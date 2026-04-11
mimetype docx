--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marilou Nordez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marilou-nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-9440-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194852806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Kerouarn à Prat (Côtes-d'Armor) : du terrain au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bijou en or de la transition Bronze moyen / Bronze final découvert à Quevaucamps (Beloeil, prov. de Hainaut, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost-wax casting: A widespread technique to produce copper alloy adornments in Atlantic Europe since the mid-second millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106008. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2024.106008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le torque celtique en or de Nodrenge (Orp-Jauche, prov. de Brabant wallon, Belgique). Étude technologique et analyse métallographique (Musée Royal de Mariemont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouters Florimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d&#039;Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (394), pp.e23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2023.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise) : approche pluridisciplinaire d'un ensemble d'exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Du Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.663-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre influences armoricaines et normandes : le dépôt du Bronze moyen atlantique 2 de Bais (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (59), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze moyen atlantique au prisme de la parure. Recherches sur les ornements corporels métalliques de France nord-occidentale et des régions voisines (XVIe-XIIIe s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (4), pp.750-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Bronze moyen du Vrignoux à Aizenay (Vendée) Stèles anthropomorphes et dépôt de parures annulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (3), pp.497-527. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vaste habitat à niveaux de sol conservés de l’âge du Bronze à Montélimar (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Notier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (1), pp.155-157. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2016.14724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes d'occupation de la nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ruzzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cavanhié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt métallique d'Alban (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Protohistoire et de l’Antiquité entre Massif central et Pyrénées (EPMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires massives à décor incisé du Bronze moyen au Nord-Ouest de la France (Bretagne, Pays de la Loire, Basse-Normandie). Pour une remise en question du type de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.75 - 116. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bracelets placés en dépôt. Trois découvertes récentes dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Lost-Wax Casting Technique in the Atlantic Middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “The social context of Bronze Age metalwork: from chaines operatoires to craftspeople”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léonard Dumont, Sep 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of ornamental rings from the Atlantic Middle Bronze Age: between adornments, bronze stocks and moneys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Congress, Session #51 "Serial Crafters. Tools and Methods for Studying Ancient Seriality and Serial Productions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du beau bijou à l’objet sémantique. Vers un renouveau de l’étude des parures pour comprendre les sociétés des âges des Métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNS5 « Dessine-moi le Passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Nord/Sud de Préhistoire récente, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d'Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure de l'âge du Bronze moyen : support, instrument et vecteur de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la Protohistoire / Se représenter à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Adroit; Alexandre Bertaud; Thomas Le Dreff; Cécile Moulin; Thibaud Poigt, Mar 2018, Bibracte, France. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldworking technology in the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l’évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riquier V.; Claudie O., Sep 2019, Troyes, France. pp.246-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une restitution des réseaux économiques, culturels et techniques du Bronze moyen atlantique. Typologie, technologie et signatures chimiques des objets en alliage à base de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age hoards in France : modes of immobilisation and burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Worlds Bronze and Iron Age Depositions in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or hallstattien dans le temps et l'espace : lecture archéologique des découvertes de métal précieux dans le domaine hallstattien central et occidental (VIIIe-Ve s. av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Schorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tène Gold torcs (Vth– Ist c. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session #263: Precious materials and fine metal work in the European Iron Age – Function, aesthetic, and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ornements du corps comme indicateurs techniques et culturels. Le cas des parures annulaires massives à décor incisé du Bronze moyen et du début du Bronze final en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l'âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mordant; Stefan Wirth, Jun 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. 29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, 2023, Actes des congrès préhistoriques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. Inrap / CNRS Editions, pp.15-37, 2025, Recherches archéologiques, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 523 p., 2022, Mémoire LVII, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et échanges durant la protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Cozanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte EPCC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, Collection EEPB, Bibracte – École Européenne de Protohistoire de Bibracte, 978-2-490601-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en métal de l’âge du Bronze moyen atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 65, 404 p., 2019, Mémoires de la Société préhistorique française, 2-913745-77-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’âge du Bronze. Nouvelles approches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.186, 2015, Bulletin de l'APRAB (supplément n° 1), 2257-1248 ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures comme indicateurs techniques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; Inrap, p. 205-207, 2025, Recherches archéologiques 29, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-102, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer dans la lumière : l’atelier du bronzier et sa boîte à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Archéologie nationale / Domaine de Saint-Germain-en-Laye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Maîtres du Feu. L'âge du Bronze en France. 2300-800 avant J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes funéraires et affichage du genre à l’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350-360, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèse régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ThéOREM Thésaurisation, Offrande, Recyclage et Échange de Métaux à l'âge du Bronze en Languedoc : étude de dépôts inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Meynieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Houlès; S. Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arts Vailhan, pp.177-188, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie invisible des produits en matériaux recyclables : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session L’économie invisible des produits en matériaux recyclables (Pierre-Yves Milcent, Marilou Nordez et Thibaud Poigt, dir.), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discret atelier de bronzier du XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère de la « Rue du Bouquet » à Montélimar (Drôme) : protocole de fouille et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Boutoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Boutoille; Rebecca Peake. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalworkers and their Tools: Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781803276243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nonat, L., M. P. Prieto Martínez (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funerary Practices in the Second Half of the Second Millennium BC in Continental Atlantic Europe. From Belgium to the North of Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.47-67, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires en métal précieux et sociétés au début de l’âge du Fer dans le sud-ouest de la France (800-550 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Bruno Boulestin; Sylvie Boulud-Gazo; Isabelle Kerouanton; Christophe Maitay; Muriel Mélin; Marilou Nordez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVII, pp.353-374, 2022, Mémoire, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l'évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille, Marie Marty, Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.248-263, 2021, 9789461616418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe. Nouvelle étude du « pendentif » en or de Paule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Menez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le Camp de Saint-Symphorien à Paule (Côtes-d'Armor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396-398, 2021, Documents d'archéologie française, 2-7351-2558-0. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.48815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. Hurstbourne Priors and Buriton : two Middle Bronze Age hoards from Hampshire recorded by David Wynn Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Hinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dot Boughton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dot Boughton; Kayt Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back in the Bag. Essays exploring artefacts in honour of David Wynn Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilheap Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2021, Spoilheap Occasional Paper 13, 978-1-912331-20-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un disque en or dans le dépôt de Mûr-de-Bretagne (Côtes-d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfouir des haches et des bracelets à l’âge du Bronze moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-80, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or pour décorer des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures annulaires bretonnes et ligériennes du Bronze moyen atlantique 2 : actualisation des données contextuelles et chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Muriel Mélin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l’archéologie de l’âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément n° 4, Bulletin de l'Association pour la Promotion des Recherches sur l'âge du Bronze, pp.127-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du Bronze moyen au début du Bronze final : un état des lieux dans le Nord-Ouest à la lumière des dépôts volontaires, des productions métalliques et des contextes funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.849-868, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Goettner-Abendroth et la pseudo-science des « Recherches matriarcales modernes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers trésors normands, les dépôts d’objets de l’âge du Bronze (2300-800 av. JC.) [petit journal de l'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du Bronze moyen 2 de Moisdon-la-Rivière (Loire-Atlantique) : un ensemble retrouvé parmi les collections sans provenance du musée Dobrée de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Fer de Normandie. Étude morpho-stylstique, technique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Penisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-14, Caen-DRAC Basse-Normandie; Inrap Grand Ouest, SRA Normandie. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage sur le site à dépôts multiples et à enclos protohistoriques de Kerouarn à Prat (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération 2021, CReAAH; SRA Bretagne (Rennes). 2022, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or, en argent et en électrum du dépôt de la fin de l’âge du Fer du Câtillon II à Jersey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-13, Jersey Heritage. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ors protohistoriques du musée d’Aquitaine (Bordeaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-10, Bordeaux : musée d'Aquitaine. 2021, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragment de parure annulaire en or de Montpinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-09, Archéosite de Montans. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague en or d’Ensisheim « Reguisheimer Feld » (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-04, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendentif en or de Paule « Camp de Saint-Symphorien » (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-03, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brassard et l’anneau en or du Second âge du Fer de Sin-le-Noble « Le Raquet » (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-02, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent de l’âge du Fer d’Aveyron (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-08, Montrozier : espace archéologique départemental; Rodez : Service départemental d'archéologie de l'Aveyron. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent d’Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-12, Site archéologique et musée d'Ensérune. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Bronze et de l’âge du Fer du musée de Cluny (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-11, Musée de Cluny. 2020, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets protohistoriques en or du musée Saint-Raymond à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-01, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Saint-Jouan-des-Guérets « ZAC Atalante » (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-06, Cesson-Sévigné : Inrap Grand Ouest. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Theix-Noyalo (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-07, Vannes : Service départemental d'archéologie du Morbihan. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bague coudée de Vieille-Toulouse, 9 bis chemin de la Planho (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-05, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Denysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dieulafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HADES Bureau d'investigations archéologiques; SRA Occitanie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizenay (Vendée, Pays de la Loire). La Guédonnière. Les sites de la Petite Jutardière et du Vrignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouet L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grenouilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération préventive, Conseil départemental de la Vendée. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge du Bronze moyen atlantique au prisme de la parure : recherches sur les ornements corporels en bronze de France atlantique et des régions voisines entre le milieu du XVe et la fin du XIVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU20057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03917464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) being excavated under a beautiful rainbow at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-section of an Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) with a handled vase at the bottom at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit of 32 bracelets from the Atlantic 2 Middle Bronze Age (1450-1300 B.C.) in a vase with a lid at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de parures de l’âge du Bronze moyen de Prat (Côtes-d’Armor) : l’imagerie à toutes les étapes de la chaîne opératoire, de la découverte à la détection automatique des décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaud Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Collado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marilou Nordez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marilou-nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-9440-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194852806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Kerouarn à Prat (Côtes-d'Armor) : du terrain au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost-wax casting: A widespread technique to produce copper alloy adornments in Atlantic Europe since the mid-second millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106008. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2024.106008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bijou en or de la transition Bronze moyen / Bronze final découvert à Quevaucamps (Beloeil, prov. de Hainaut, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le torque celtique en or de Nodrenge (Orp-Jauche, prov. de Brabant wallon, Belgique). Étude technologique et analyse métallographique (Musée Royal de Mariemont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouters Florimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d&#039;Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (394), pp.e23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2023.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise) : approche pluridisciplinaire d'un ensemble d'exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Du Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.663-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre influences armoricaines et normandes : le dépôt du Bronze moyen atlantique 2 de Bais (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (59), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze moyen atlantique au prisme de la parure. Recherches sur les ornements corporels métalliques de France nord-occidentale et des régions voisines (XVIe-XIIIe s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (4), pp.750-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Bronze moyen du Vrignoux à Aizenay (Vendée) Stèles anthropomorphes et dépôt de parures annulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (3), pp.497-527. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vaste habitat à niveaux de sol conservés de l’âge du Bronze à Montélimar (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Notier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (1), pp.155-157. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2016.14724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt métallique d'Alban (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Protohistoire et de l’Antiquité entre Massif central et Pyrénées (EPMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes d'occupation de la nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ruzzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cavanhié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires massives à décor incisé du Bronze moyen au Nord-Ouest de la France (Bretagne, Pays de la Loire, Basse-Normandie). Pour une remise en question du type de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.75 - 116. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bracelets placés en dépôt. Trois découvertes récentes dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Lost-Wax Casting Technique in the Atlantic Middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “The social context of Bronze Age metalwork: from chaines operatoires to craftspeople”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léonard Dumont, Sep 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of ornamental rings from the Atlantic Middle Bronze Age: between adornments, bronze stocks and moneys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Congress, Session #51 "Serial Crafters. Tools and Methods for Studying Ancient Seriality and Serial Productions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du beau bijou à l’objet sémantique. Vers un renouveau de l’étude des parures pour comprendre les sociétés des âges des Métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNS5 « Dessine-moi le Passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Nord/Sud de Préhistoire récente, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d'Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l’évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riquier V.; Claudie O., Sep 2019, Troyes, France. pp.246-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure de l'âge du Bronze moyen : support, instrument et vecteur de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la Protohistoire / Se représenter à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Adroit; Alexandre Bertaud; Thomas Le Dreff; Cécile Moulin; Thibaud Poigt, Mar 2018, Bibracte, France. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldworking technology in the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une restitution des réseaux économiques, culturels et techniques du Bronze moyen atlantique. Typologie, technologie et signatures chimiques des objets en alliage à base de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or hallstattien dans le temps et l'espace : lecture archéologique des découvertes de métal précieux dans le domaine hallstattien central et occidental (VIIIe-Ve s. av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Schorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age hoards in France : modes of immobilisation and burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Worlds Bronze and Iron Age Depositions in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tène Gold torcs (Vth– Ist c. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session #263: Precious materials and fine metal work in the European Iron Age – Function, aesthetic, and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ornements du corps comme indicateurs techniques et culturels. Le cas des parures annulaires massives à décor incisé du Bronze moyen et du début du Bronze final en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l'âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mordant; Stefan Wirth, Jun 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. 29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, 2023, Actes des congrès préhistoriques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. Inrap / CNRS Editions, pp.15-37, 2025, Recherches archéologiques, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 523 p., 2022, Mémoire LVII, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et échanges durant la protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Cozanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte EPCC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, Collection EEPB, Bibracte – École Européenne de Protohistoire de Bibracte, 978-2-490601-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en métal de l’âge du Bronze moyen atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 65, 404 p., 2019, Mémoires de la Société préhistorique française, 2-913745-77-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’âge du Bronze. Nouvelles approches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.186, 2015, Bulletin de l'APRAB (supplément n° 1), 2257-1248 ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ThéOREM Thésaurisation, Offrande, Recyclage et Échange de Métaux à l'âge du Bronze en Languedoc : étude de dépôts inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Meynieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Houlès; S. Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arts Vailhan, pp.177-188, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer dans la lumière : l’atelier du bronzier et sa boîte à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Archéologie nationale / Domaine de Saint-Germain-en-Laye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Maîtres du Feu. L'âge du Bronze en France. 2300-800 avant J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes funéraires et affichage du genre à l’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350-360, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-102, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures comme indicateurs techniques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; Inrap, p. 205-207, 2025, Recherches archéologiques 29, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèse régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie invisible des produits en matériaux recyclables : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session L’économie invisible des produits en matériaux recyclables (Pierre-Yves Milcent, Marilou Nordez et Thibaud Poigt, dir.), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discret atelier de bronzier du XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère de la « Rue du Bouquet » à Montélimar (Drôme) : protocole de fouille et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Boutoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Boutoille; Rebecca Peake. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalworkers and their Tools: Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781803276243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires en métal précieux et sociétés au début de l’âge du Fer dans le sud-ouest de la France (800-550 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Bruno Boulestin; Sylvie Boulud-Gazo; Isabelle Kerouanton; Christophe Maitay; Muriel Mélin; Marilou Nordez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVII, pp.353-374, 2022, Mémoire, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nonat, L., M. P. Prieto Martínez (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funerary Practices in the Second Half of the Second Millennium BC in Continental Atlantic Europe. From Belgium to the North of Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.47-67, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe. Nouvelle étude du « pendentif » en or de Paule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Menez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le Camp de Saint-Symphorien à Paule (Côtes-d'Armor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396-398, 2021, Documents d'archéologie française, 2-7351-2558-0. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.48815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l'évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille, Marie Marty, Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.248-263, 2021, 9789461616418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. Hurstbourne Priors and Buriton : two Middle Bronze Age hoards from Hampshire recorded by David Wynn Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Hinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dot Boughton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dot Boughton; Kayt Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back in the Bag. Essays exploring artefacts in honour of David Wynn Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilheap Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2021, Spoilheap Occasional Paper 13, 978-1-912331-20-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un disque en or dans le dépôt de Mûr-de-Bretagne (Côtes-d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfouir des haches et des bracelets à l’âge du Bronze moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-80, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or pour décorer des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures annulaires bretonnes et ligériennes du Bronze moyen atlantique 2 : actualisation des données contextuelles et chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Muriel Mélin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l’archéologie de l’âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément n° 4, Bulletin de l'Association pour la Promotion des Recherches sur l'âge du Bronze, pp.127-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du Bronze moyen au début du Bronze final : un état des lieux dans le Nord-Ouest à la lumière des dépôts volontaires, des productions métalliques et des contextes funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.849-868, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Goettner-Abendroth et la pseudo-science des « Recherches matriarcales modernes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers trésors normands, les dépôts d’objets de l’âge du Bronze (2300-800 av. JC.) [petit journal de l'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du Bronze moyen 2 de Moisdon-la-Rivière (Loire-Atlantique) : un ensemble retrouvé parmi les collections sans provenance du musée Dobrée de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or, en argent et en électrum du dépôt de la fin de l’âge du Fer du Câtillon II à Jersey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-13, Jersey Heritage. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage sur le site à dépôts multiples et à enclos protohistoriques de Kerouarn à Prat (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération 2021, CReAAH; SRA Bretagne (Rennes). 2022, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Fer de Normandie. Étude morpho-stylstique, technique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Penisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-14, Caen-DRAC Basse-Normandie; Inrap Grand Ouest, SRA Normandie. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragment de parure annulaire en or de Montpinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-09, Archéosite de Montans. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ors protohistoriques du musée d’Aquitaine (Bordeaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-10, Bordeaux : musée d'Aquitaine. 2021, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets protohistoriques en or du musée Saint-Raymond à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-01, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Saint-Jouan-des-Guérets « ZAC Atalante » (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-06, Cesson-Sévigné : Inrap Grand Ouest. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Theix-Noyalo (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-07, Vannes : Service départemental d'archéologie du Morbihan. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendentif en or de Paule « Camp de Saint-Symphorien » (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-03, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brassard et l’anneau en or du Second âge du Fer de Sin-le-Noble « Le Raquet » (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-02, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague en or d’Ensisheim « Reguisheimer Feld » (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-04, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent de l’âge du Fer d’Aveyron (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-08, Montrozier : espace archéologique départemental; Rodez : Service départemental d'archéologie de l'Aveyron. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent d’Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-12, Site archéologique et musée d'Ensérune. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Bronze et de l’âge du Fer du musée de Cluny (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-11, Musée de Cluny. 2020, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bague coudée de Vieille-Toulouse, 9 bis chemin de la Planho (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-05, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Denysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dieulafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HADES Bureau d'investigations archéologiques; SRA Occitanie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizenay (Vendée, Pays de la Loire). La Guédonnière. Les sites de la Petite Jutardière et du Vrignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouet L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grenouilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération préventive, Conseil départemental de la Vendée. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge du Bronze moyen atlantique au prisme de la parure : recherches sur les ornements corporels en bronze de France atlantique et des régions voisines entre le milieu du XVe et la fin du XIVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU20057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03917464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) being excavated under a beautiful rainbow at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-section of an Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) with a handled vase at the bottom at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit of 32 bracelets from the Atlantic 2 Middle Bronze Age (1450-1300 B.C.) in a vase with a lid at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de parures de l’âge du Bronze moyen de Prat (Côtes-d’Armor) : l’imagerie à toutes les étapes de la chaîne opératoire, de la découverte à la détection automatique des décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaud Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Collado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29533CCB"/>
+    <w:nsid w:val="CE32D95B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilou-nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9440-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194852806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04856977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouters Florimond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.92" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1627" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SQZF7LV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14804" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Notier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F&#252;rst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05542867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pihuit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Images/img_couvertures/sommaire_mem_57.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Cozanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.hypotheses.org/1036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47841-5204-800/a-paraitre-prochainement-m65-2019-la-parure-en-metal-de-l-age-du-bronze-moyen-atlantique-de-marilou-nordez.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100549970" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.48815" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Hinds" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dot Boughton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surreyarchives.org.uk/product/back-in-the-bag-essays-exploring-artefacts-in-honour-of-david-wynn-williams-edited-by-dot-boughton-and-kayt-hawkins/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417359v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202227v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918229v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118101v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118097v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clouet L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20057" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936079v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936152v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Valentin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilou-nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9440-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194852806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04856977v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouters Florimond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.92" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1627" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SQZF7LV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14804" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Notier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F&#252;rst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05542867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pihuit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Images/img_couvertures/sommaire_mem_57.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Cozanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.hypotheses.org/1036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47841-5204-800/a-paraitre-prochainement-m65-2019-la-parure-en-metal-de-l-age-du-bronze-moyen-atlantique-de-marilou-nordez.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100549970" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.48815" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Hinds" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dot Boughton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surreyarchives.org.uk/product/back-in-the-bag-essays-exploring-artefacts-in-honour-of-david-wynn-williams-edited-by-dot-boughton-and-kayt-hawkins/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895022v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clouet L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20057" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936079v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936152v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Valentin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>