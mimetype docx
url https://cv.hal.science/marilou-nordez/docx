--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marilou Nordez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marilou-nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-9440-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194852806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Kerouarn à Prat (Côtes-d'Armor) : du terrain au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost-wax casting: A widespread technique to produce copper alloy adornments in Atlantic Europe since the mid-second millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106008. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2024.106008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bijou en or de la transition Bronze moyen / Bronze final découvert à Quevaucamps (Beloeil, prov. de Hainaut, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le torque celtique en or de Nodrenge (Orp-Jauche, prov. de Brabant wallon, Belgique). Étude technologique et analyse métallographique (Musée Royal de Mariemont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouters Florimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d&#039;Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (394), pp.e23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2023.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise) : approche pluridisciplinaire d'un ensemble d'exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Du Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.663-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre influences armoricaines et normandes : le dépôt du Bronze moyen atlantique 2 de Bais (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (59), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze moyen atlantique au prisme de la parure. Recherches sur les ornements corporels métalliques de France nord-occidentale et des régions voisines (XVIe-XIIIe s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (4), pp.750-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Bronze moyen du Vrignoux à Aizenay (Vendée) Stèles anthropomorphes et dépôt de parures annulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (3), pp.497-527. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vaste habitat à niveaux de sol conservés de l’âge du Bronze à Montélimar (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Notier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (1), pp.155-157. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2016.14724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt métallique d'Alban (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Protohistoire et de l’Antiquité entre Massif central et Pyrénées (EPMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes d'occupation de la nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ruzzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cavanhié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires massives à décor incisé du Bronze moyen au Nord-Ouest de la France (Bretagne, Pays de la Loire, Basse-Normandie). Pour une remise en question du type de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.75 - 116. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bracelets placés en dépôt. Trois découvertes récentes dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Lost-Wax Casting Technique in the Atlantic Middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “The social context of Bronze Age metalwork: from chaines operatoires to craftspeople”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léonard Dumont, Sep 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of ornamental rings from the Atlantic Middle Bronze Age: between adornments, bronze stocks and moneys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Congress, Session #51 "Serial Crafters. Tools and Methods for Studying Ancient Seriality and Serial Productions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du beau bijou à l’objet sémantique. Vers un renouveau de l’étude des parures pour comprendre les sociétés des âges des Métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNS5 « Dessine-moi le Passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Nord/Sud de Préhistoire récente, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d'Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l’évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riquier V.; Claudie O., Sep 2019, Troyes, France. pp.246-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure de l'âge du Bronze moyen : support, instrument et vecteur de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la Protohistoire / Se représenter à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Adroit; Alexandre Bertaud; Thomas Le Dreff; Cécile Moulin; Thibaud Poigt, Mar 2018, Bibracte, France. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldworking technology in the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une restitution des réseaux économiques, culturels et techniques du Bronze moyen atlantique. Typologie, technologie et signatures chimiques des objets en alliage à base de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or hallstattien dans le temps et l'espace : lecture archéologique des découvertes de métal précieux dans le domaine hallstattien central et occidental (VIIIe-Ve s. av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Schorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age hoards in France : modes of immobilisation and burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Worlds Bronze and Iron Age Depositions in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tène Gold torcs (Vth– Ist c. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session #263: Precious materials and fine metal work in the European Iron Age – Function, aesthetic, and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ornements du corps comme indicateurs techniques et culturels. Le cas des parures annulaires massives à décor incisé du Bronze moyen et du début du Bronze final en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l'âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mordant; Stefan Wirth, Jun 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. 29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, 2023, Actes des congrès préhistoriques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. Inrap / CNRS Editions, pp.15-37, 2025, Recherches archéologiques, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 523 p., 2022, Mémoire LVII, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et échanges durant la protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Cozanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte EPCC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, Collection EEPB, Bibracte – École Européenne de Protohistoire de Bibracte, 978-2-490601-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en métal de l’âge du Bronze moyen atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 65, 404 p., 2019, Mémoires de la Société préhistorique française, 2-913745-77-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’âge du Bronze. Nouvelles approches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.186, 2015, Bulletin de l'APRAB (supplément n° 1), 2257-1248 ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ThéOREM Thésaurisation, Offrande, Recyclage et Échange de Métaux à l'âge du Bronze en Languedoc : étude de dépôts inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Meynieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Houlès; S. Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arts Vailhan, pp.177-188, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer dans la lumière : l’atelier du bronzier et sa boîte à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Archéologie nationale / Domaine de Saint-Germain-en-Laye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Maîtres du Feu. L'âge du Bronze en France. 2300-800 avant J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes funéraires et affichage du genre à l’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350-360, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-102, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures comme indicateurs techniques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; Inrap, p. 205-207, 2025, Recherches archéologiques 29, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèse régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie invisible des produits en matériaux recyclables : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session L’économie invisible des produits en matériaux recyclables (Pierre-Yves Milcent, Marilou Nordez et Thibaud Poigt, dir.), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discret atelier de bronzier du XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère de la « Rue du Bouquet » à Montélimar (Drôme) : protocole de fouille et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Boutoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Boutoille; Rebecca Peake. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalworkers and their Tools: Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781803276243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires en métal précieux et sociétés au début de l’âge du Fer dans le sud-ouest de la France (800-550 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Bruno Boulestin; Sylvie Boulud-Gazo; Isabelle Kerouanton; Christophe Maitay; Muriel Mélin; Marilou Nordez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVII, pp.353-374, 2022, Mémoire, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nonat, L., M. P. Prieto Martínez (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funerary Practices in the Second Half of the Second Millennium BC in Continental Atlantic Europe. From Belgium to the North of Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.47-67, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe. Nouvelle étude du « pendentif » en or de Paule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Menez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le Camp de Saint-Symphorien à Paule (Côtes-d'Armor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396-398, 2021, Documents d'archéologie française, 2-7351-2558-0. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.48815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l'évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille, Marie Marty, Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.248-263, 2021, 9789461616418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. Hurstbourne Priors and Buriton : two Middle Bronze Age hoards from Hampshire recorded by David Wynn Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Hinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dot Boughton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dot Boughton; Kayt Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back in the Bag. Essays exploring artefacts in honour of David Wynn Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilheap Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2021, Spoilheap Occasional Paper 13, 978-1-912331-20-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un disque en or dans le dépôt de Mûr-de-Bretagne (Côtes-d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfouir des haches et des bracelets à l’âge du Bronze moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-80, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or pour décorer des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures annulaires bretonnes et ligériennes du Bronze moyen atlantique 2 : actualisation des données contextuelles et chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Muriel Mélin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l’archéologie de l’âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément n° 4, Bulletin de l'Association pour la Promotion des Recherches sur l'âge du Bronze, pp.127-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du Bronze moyen au début du Bronze final : un état des lieux dans le Nord-Ouest à la lumière des dépôts volontaires, des productions métalliques et des contextes funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.849-868, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Goettner-Abendroth et la pseudo-science des « Recherches matriarcales modernes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers trésors normands, les dépôts d’objets de l’âge du Bronze (2300-800 av. JC.) [petit journal de l'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du Bronze moyen 2 de Moisdon-la-Rivière (Loire-Atlantique) : un ensemble retrouvé parmi les collections sans provenance du musée Dobrée de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or, en argent et en électrum du dépôt de la fin de l’âge du Fer du Câtillon II à Jersey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-13, Jersey Heritage. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage sur le site à dépôts multiples et à enclos protohistoriques de Kerouarn à Prat (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération 2021, CReAAH; SRA Bretagne (Rennes). 2022, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Fer de Normandie. Étude morpho-stylstique, technique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Penisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-14, Caen-DRAC Basse-Normandie; Inrap Grand Ouest, SRA Normandie. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragment de parure annulaire en or de Montpinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-09, Archéosite de Montans. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ors protohistoriques du musée d’Aquitaine (Bordeaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-10, Bordeaux : musée d'Aquitaine. 2021, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets protohistoriques en or du musée Saint-Raymond à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-01, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Saint-Jouan-des-Guérets « ZAC Atalante » (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-06, Cesson-Sévigné : Inrap Grand Ouest. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Theix-Noyalo (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-07, Vannes : Service départemental d'archéologie du Morbihan. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendentif en or de Paule « Camp de Saint-Symphorien » (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-03, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brassard et l’anneau en or du Second âge du Fer de Sin-le-Noble « Le Raquet » (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-02, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague en or d’Ensisheim « Reguisheimer Feld » (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-04, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent de l’âge du Fer d’Aveyron (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-08, Montrozier : espace archéologique départemental; Rodez : Service départemental d'archéologie de l'Aveyron. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent d’Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-12, Site archéologique et musée d'Ensérune. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Bronze et de l’âge du Fer du musée de Cluny (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-11, Musée de Cluny. 2020, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bague coudée de Vieille-Toulouse, 9 bis chemin de la Planho (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-05, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Denysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dieulafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HADES Bureau d'investigations archéologiques; SRA Occitanie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizenay (Vendée, Pays de la Loire). La Guédonnière. Les sites de la Petite Jutardière et du Vrignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouet L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grenouilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération préventive, Conseil départemental de la Vendée. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge du Bronze moyen atlantique au prisme de la parure : recherches sur les ornements corporels en bronze de France atlantique et des régions voisines entre le milieu du XVe et la fin du XIVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU20057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03917464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) being excavated under a beautiful rainbow at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-section of an Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) with a handled vase at the bottom at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit of 32 bracelets from the Atlantic 2 Middle Bronze Age (1450-1300 B.C.) in a vase with a lid at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de parures de l’âge du Bronze moyen de Prat (Côtes-d’Armor) : l’imagerie à toutes les étapes de la chaîne opératoire, de la découverte à la détection automatique des décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaud Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Collado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marilou Nordez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marilou-nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-9440-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194852806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Kerouarn à Prat (Côtes-d'Armor) : du terrain au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bijou en or de la transition Bronze moyen / Bronze final découvert à Quevaucamps (Beloeil, prov. de Hainaut, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost-wax casting: A widespread technique to produce copper alloy adornments in Atlantic Europe since the mid-second millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106008. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2024.106008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d&#039;Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (394), pp.e23. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2023.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le torque celtique en or de Nodrenge (Orp-Jauche, prov. de Brabant wallon, Belgique). Étude technologique et analyse métallographique (Musée Royal de Mariemont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouters Florimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise) : approche pluridisciplinaire d'un ensemble d'exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Du Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.663-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre influences armoricaines et normandes : le dépôt du Bronze moyen atlantique 2 de Bais (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (59), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Bronze moyen du Vrignoux à Aizenay (Vendée) Stèles anthropomorphes et dépôt de parures annulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (3), pp.497-527. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze moyen atlantique au prisme de la parure. Recherches sur les ornements corporels métalliques de France nord-occidentale et des régions voisines (XVIe-XIIIe s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (4), pp.750-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vaste habitat à niveaux de sol conservés de l’âge du Bronze à Montélimar (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Notier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (1), pp.155-157. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2016.14724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt métallique d'Alban (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Protohistoire et de l’Antiquité entre Massif central et Pyrénées (EPMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes d'occupation de la nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ruzzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cavanhié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires massives à décor incisé du Bronze moyen au Nord-Ouest de la France (Bretagne, Pays de la Loire, Basse-Normandie). Pour une remise en question du type de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.75 - 116. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bracelets placés en dépôt. Trois découvertes récentes dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Lost-Wax Casting Technique in the Atlantic Middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “The social context of Bronze Age metalwork: from chaines operatoires to craftspeople”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léonard Dumont, Sep 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of ornamental rings from the Atlantic Middle Bronze Age: between adornments, bronze stocks and moneys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Congress, Session #51 "Serial Crafters. Tools and Methods for Studying Ancient Seriality and Serial Productions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du beau bijou à l’objet sémantique. Vers un renouveau de l’étude des parures pour comprendre les sociétés des âges des Métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNS5 « Dessine-moi le Passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Nord/Sud de Préhistoire récente, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d'Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure de l'âge du Bronze moyen : support, instrument et vecteur de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la Protohistoire / Se représenter à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Adroit; Alexandre Bertaud; Thomas Le Dreff; Cécile Moulin; Thibaud Poigt, Mar 2018, Bibracte, France. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldworking technology in the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l’évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riquier V.; Claudie O., Sep 2019, Troyes, France. pp.246-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une restitution des réseaux économiques, culturels et techniques du Bronze moyen atlantique. Typologie, technologie et signatures chimiques des objets en alliage à base de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or hallstattien dans le temps et l'espace : lecture archéologique des découvertes de métal précieux dans le domaine hallstattien central et occidental (VIIIe-Ve s. av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Schorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age hoards in France : modes of immobilisation and burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Worlds Bronze and Iron Age Depositions in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tène Gold torcs (Vth– Ist c. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session #263: Precious materials and fine metal work in the European Iron Age – Function, aesthetic, and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ornements du corps comme indicateurs techniques et culturels. Le cas des parures annulaires massives à décor incisé du Bronze moyen et du début du Bronze final en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l'âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mordant; Stefan Wirth, Jun 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. 29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, 2023, Actes des congrès préhistoriques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. Inrap / CNRS Editions, pp.15-37, 2025, Recherches archéologiques, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 523 p., 2022, Mémoire LVII, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et échanges durant la protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Cozanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte EPCC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, Collection EEPB, Bibracte – École Européenne de Protohistoire de Bibracte, 978-2-490601-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en métal de l’âge du Bronze moyen atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 65, 404 p., 2019, Mémoires de la Société préhistorique française, 2-913745-77-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’âge du Bronze. Nouvelles approches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.186, 2015, Bulletin de l'APRAB (supplément n° 1), 2257-1248 ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes funéraires et affichage du genre à l’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350-360, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer dans la lumière : l’atelier du bronzier et sa boîte à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Archéologie nationale / Domaine de Saint-Germain-en-Laye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Maîtres du Feu. L'âge du Bronze en France. 2300-800 avant J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-102, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures comme indicateurs techniques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; Inrap, p. 205-207, 2025, Recherches archéologiques 29, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèse régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ThéOREM Thésaurisation, Offrande, Recyclage et Échange de Métaux à l'âge du Bronze en Languedoc : étude de dépôts inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Meynieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Houlès; S. Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arts Vailhan, pp.177-188, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie invisible des produits en matériaux recyclables : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session L’économie invisible des produits en matériaux recyclables (Pierre-Yves Milcent, Marilou Nordez et Thibaud Poigt, dir.), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discret atelier de bronzier du XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère de la « Rue du Bouquet » à Montélimar (Drôme) : protocole de fouille et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Boutoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Boutoille; Rebecca Peake. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalworkers and their Tools: Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781803276243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nonat, L., M. P. Prieto Martínez (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funerary Practices in the Second Half of the Second Millennium BC in Continental Atlantic Europe. From Belgium to the North of Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.47-67, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires en métal précieux et sociétés au début de l’âge du Fer dans le sud-ouest de la France (800-550 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Bruno Boulestin; Sylvie Boulud-Gazo; Isabelle Kerouanton; Christophe Maitay; Muriel Mélin; Marilou Nordez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVII, pp.353-374, 2022, Mémoire, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe. Nouvelle étude du « pendentif » en or de Paule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Menez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le Camp de Saint-Symphorien à Paule (Côtes-d'Armor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396-398, 2021, Documents d'archéologie française, 2-7351-2558-0. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.48815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l'évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille, Marie Marty, Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.248-263, 2021, 9789461616418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. Hurstbourne Priors and Buriton : two Middle Bronze Age hoards from Hampshire recorded by David Wynn Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Hinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dot Boughton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dot Boughton; Kayt Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back in the Bag. Essays exploring artefacts in honour of David Wynn Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilheap Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2021, Spoilheap Occasional Paper 13, 978-1-912331-20-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfouir des haches et des bracelets à l’âge du Bronze moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-80, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un disque en or dans le dépôt de Mûr-de-Bretagne (Côtes-d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or pour décorer des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures annulaires bretonnes et ligériennes du Bronze moyen atlantique 2 : actualisation des données contextuelles et chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Muriel Mélin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l’archéologie de l’âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément n° 4, Bulletin de l'Association pour la Promotion des Recherches sur l'âge du Bronze, pp.127-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du Bronze moyen au début du Bronze final : un état des lieux dans le Nord-Ouest à la lumière des dépôts volontaires, des productions métalliques et des contextes funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.849-868, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Goettner-Abendroth et la pseudo-science des « Recherches matriarcales modernes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers trésors normands, les dépôts d’objets de l’âge du Bronze (2300-800 av. JC.) [petit journal de l'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du Bronze moyen 2 de Moisdon-la-Rivière (Loire-Atlantique) : un ensemble retrouvé parmi les collections sans provenance du musée Dobrée de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage sur le site à dépôts multiples et à enclos protohistoriques de Kerouarn à Prat (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération 2021, CReAAH; SRA Bretagne (Rennes). 2022, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Fer de Normandie. Étude morpho-stylstique, technique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Penisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-14, Caen-DRAC Basse-Normandie; Inrap Grand Ouest, SRA Normandie. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or, en argent et en électrum du dépôt de la fin de l’âge du Fer du Câtillon II à Jersey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-13, Jersey Heritage. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ors protohistoriques du musée d’Aquitaine (Bordeaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-10, Bordeaux : musée d'Aquitaine. 2021, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragment de parure annulaire en or de Montpinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-09, Archéosite de Montans. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendentif en or de Paule « Camp de Saint-Symphorien » (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-03, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brassard et l’anneau en or du Second âge du Fer de Sin-le-Noble « Le Raquet » (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-02, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague en or d’Ensisheim « Reguisheimer Feld » (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-04, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Bronze et de l’âge du Fer du musée de Cluny (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-11, Musée de Cluny. 2020, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent d’Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-12, Site archéologique et musée d'Ensérune. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent de l’âge du Fer d’Aveyron (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-08, Montrozier : espace archéologique départemental; Rodez : Service départemental d'archéologie de l'Aveyron. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets protohistoriques en or du musée Saint-Raymond à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-01, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Theix-Noyalo (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-07, Vannes : Service départemental d'archéologie du Morbihan. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Saint-Jouan-des-Guérets « ZAC Atalante » (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-06, Cesson-Sévigné : Inrap Grand Ouest. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bague coudée de Vieille-Toulouse, 9 bis chemin de la Planho (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-05, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Denysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dieulafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HADES Bureau d'investigations archéologiques; SRA Occitanie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizenay (Vendée, Pays de la Loire). La Guédonnière. Les sites de la Petite Jutardière et du Vrignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouet L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grenouilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération préventive, Conseil départemental de la Vendée. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge du Bronze moyen atlantique au prisme de la parure : recherches sur les ornements corporels en bronze de France atlantique et des régions voisines entre le milieu du XVe et la fin du XIVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU20057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03917464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) being excavated under a beautiful rainbow at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-section of an Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) with a handled vase at the bottom at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit of 32 bracelets from the Atlantic 2 Middle Bronze Age (1450-1300 B.C.) in a vase with a lid at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de parures de l’âge du Bronze moyen de Prat (Côtes-d’Armor) : l’imagerie à toutes les étapes de la chaîne opératoire, de la découverte à la détection automatique des décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaud Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Collado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE32D95B"/>
+    <w:nsid w:val="A1B155A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilou-nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9440-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194852806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04856977v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouters Florimond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.92" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1627" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SQZF7LV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14804" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Notier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F&#252;rst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05542867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pihuit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Images/img_couvertures/sommaire_mem_57.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Cozanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.hypotheses.org/1036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47841-5204-800/a-paraitre-prochainement-m65-2019-la-parure-en-metal-de-l-age-du-bronze-moyen-atlantique-de-marilou-nordez.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495569v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093647v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100549970" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.48815" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Hinds" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dot Boughton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surreyarchives.org.uk/product/back-in-the-bag-essays-exploring-artefacts-in-honour-of-david-wynn-williams-edited-by-dot-boughton-and-kayt-hawkins/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895022v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118097v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clouet L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20057" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936079v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936152v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Valentin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilou-nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9440-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194852806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04856977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.92" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouters Florimond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1627" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SQZF7LV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14804" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Notier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F&#252;rst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05542867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pihuit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Images/img_couvertures/sommaire_mem_57.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Cozanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.hypotheses.org/1036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47841-5204-800/a-paraitre-prochainement-m65-2019-la-parure-en-metal-de-l-age-du-bronze-moyen-atlantique-de-marilou-nordez.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495508v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100549970" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.48815" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Hinds" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dot Boughton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surreyarchives.org.uk/product/back-in-the-bag-essays-exploring-artefacts-in-honour-of-david-wynn-williams-edited-by-dot-boughton-and-kayt-hawkins/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202227v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118101v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clouet L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20057" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936079v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936152v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Valentin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>