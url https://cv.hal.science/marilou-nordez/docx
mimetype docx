--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marilou Nordez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marilou-nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-9440-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194852806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Kerouarn à Prat (Côtes-d'Armor) : du terrain au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bijou en or de la transition Bronze moyen / Bronze final découvert à Quevaucamps (Beloeil, prov. de Hainaut, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost-wax casting: A widespread technique to produce copper alloy adornments in Atlantic Europe since the mid-second millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106008. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2024.106008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d&#039;Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (394), pp.e23. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2023.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le torque celtique en or de Nodrenge (Orp-Jauche, prov. de Brabant wallon, Belgique). Étude technologique et analyse métallographique (Musée Royal de Mariemont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouters Florimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise) : approche pluridisciplinaire d'un ensemble d'exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Du Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.663-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre influences armoricaines et normandes : le dépôt du Bronze moyen atlantique 2 de Bais (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (59), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Bronze moyen du Vrignoux à Aizenay (Vendée) Stèles anthropomorphes et dépôt de parures annulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (3), pp.497-527. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze moyen atlantique au prisme de la parure. Recherches sur les ornements corporels métalliques de France nord-occidentale et des régions voisines (XVIe-XIIIe s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (4), pp.750-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vaste habitat à niveaux de sol conservés de l’âge du Bronze à Montélimar (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Notier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (1), pp.155-157. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2016.14724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt métallique d'Alban (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Protohistoire et de l’Antiquité entre Massif central et Pyrénées (EPMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes d'occupation de la nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ruzzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cavanhié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires massives à décor incisé du Bronze moyen au Nord-Ouest de la France (Bretagne, Pays de la Loire, Basse-Normandie). Pour une remise en question du type de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.75 - 116. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bracelets placés en dépôt. Trois découvertes récentes dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Lost-Wax Casting Technique in the Atlantic Middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “The social context of Bronze Age metalwork: from chaines operatoires to craftspeople”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léonard Dumont, Sep 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of ornamental rings from the Atlantic Middle Bronze Age: between adornments, bronze stocks and moneys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Congress, Session #51 "Serial Crafters. Tools and Methods for Studying Ancient Seriality and Serial Productions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du beau bijou à l’objet sémantique. Vers un renouveau de l’étude des parures pour comprendre les sociétés des âges des Métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNS5 « Dessine-moi le Passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Nord/Sud de Préhistoire récente, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d'Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure de l'âge du Bronze moyen : support, instrument et vecteur de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la Protohistoire / Se représenter à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Adroit; Alexandre Bertaud; Thomas Le Dreff; Cécile Moulin; Thibaud Poigt, Mar 2018, Bibracte, France. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldworking technology in the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l’évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riquier V.; Claudie O., Sep 2019, Troyes, France. pp.246-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une restitution des réseaux économiques, culturels et techniques du Bronze moyen atlantique. Typologie, technologie et signatures chimiques des objets en alliage à base de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or hallstattien dans le temps et l'espace : lecture archéologique des découvertes de métal précieux dans le domaine hallstattien central et occidental (VIIIe-Ve s. av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Schorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age hoards in France : modes of immobilisation and burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Worlds Bronze and Iron Age Depositions in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tène Gold torcs (Vth– Ist c. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session #263: Precious materials and fine metal work in the European Iron Age – Function, aesthetic, and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ornements du corps comme indicateurs techniques et culturels. Le cas des parures annulaires massives à décor incisé du Bronze moyen et du début du Bronze final en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l'âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mordant; Stefan Wirth, Jun 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. 29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, 2023, Actes des congrès préhistoriques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. Inrap / CNRS Editions, pp.15-37, 2025, Recherches archéologiques, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 523 p., 2022, Mémoire LVII, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et échanges durant la protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Cozanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte EPCC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, Collection EEPB, Bibracte – École Européenne de Protohistoire de Bibracte, 978-2-490601-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en métal de l’âge du Bronze moyen atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 65, 404 p., 2019, Mémoires de la Société préhistorique française, 2-913745-77-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’âge du Bronze. Nouvelles approches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.186, 2015, Bulletin de l'APRAB (supplément n° 1), 2257-1248 ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes funéraires et affichage du genre à l’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350-360, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer dans la lumière : l’atelier du bronzier et sa boîte à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Archéologie nationale / Domaine de Saint-Germain-en-Laye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Maîtres du Feu. L'âge du Bronze en France. 2300-800 avant J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-102, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures comme indicateurs techniques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; Inrap, p. 205-207, 2025, Recherches archéologiques 29, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèse régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ThéOREM Thésaurisation, Offrande, Recyclage et Échange de Métaux à l'âge du Bronze en Languedoc : étude de dépôts inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Meynieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Houlès; S. Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arts Vailhan, pp.177-188, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie invisible des produits en matériaux recyclables : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session L’économie invisible des produits en matériaux recyclables (Pierre-Yves Milcent, Marilou Nordez et Thibaud Poigt, dir.), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discret atelier de bronzier du XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère de la « Rue du Bouquet » à Montélimar (Drôme) : protocole de fouille et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Boutoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Boutoille; Rebecca Peake. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalworkers and their Tools: Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781803276243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nonat, L., M. P. Prieto Martínez (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funerary Practices in the Second Half of the Second Millennium BC in Continental Atlantic Europe. From Belgium to the North of Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.47-67, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires en métal précieux et sociétés au début de l’âge du Fer dans le sud-ouest de la France (800-550 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Bruno Boulestin; Sylvie Boulud-Gazo; Isabelle Kerouanton; Christophe Maitay; Muriel Mélin; Marilou Nordez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVII, pp.353-374, 2022, Mémoire, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe. Nouvelle étude du « pendentif » en or de Paule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Menez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le Camp de Saint-Symphorien à Paule (Côtes-d'Armor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396-398, 2021, Documents d'archéologie française, 2-7351-2558-0. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.48815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l'évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille, Marie Marty, Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.248-263, 2021, 9789461616418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. Hurstbourne Priors and Buriton : two Middle Bronze Age hoards from Hampshire recorded by David Wynn Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Hinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dot Boughton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dot Boughton; Kayt Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back in the Bag. Essays exploring artefacts in honour of David Wynn Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilheap Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2021, Spoilheap Occasional Paper 13, 978-1-912331-20-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfouir des haches et des bracelets à l’âge du Bronze moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-80, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un disque en or dans le dépôt de Mûr-de-Bretagne (Côtes-d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or pour décorer des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures annulaires bretonnes et ligériennes du Bronze moyen atlantique 2 : actualisation des données contextuelles et chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Muriel Mélin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l’archéologie de l’âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément n° 4, Bulletin de l'Association pour la Promotion des Recherches sur l'âge du Bronze, pp.127-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du Bronze moyen au début du Bronze final : un état des lieux dans le Nord-Ouest à la lumière des dépôts volontaires, des productions métalliques et des contextes funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.849-868, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Goettner-Abendroth et la pseudo-science des « Recherches matriarcales modernes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers trésors normands, les dépôts d’objets de l’âge du Bronze (2300-800 av. JC.) [petit journal de l'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du Bronze moyen 2 de Moisdon-la-Rivière (Loire-Atlantique) : un ensemble retrouvé parmi les collections sans provenance du musée Dobrée de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage sur le site à dépôts multiples et à enclos protohistoriques de Kerouarn à Prat (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération 2021, CReAAH; SRA Bretagne (Rennes). 2022, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Fer de Normandie. Étude morpho-stylstique, technique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Penisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-14, Caen-DRAC Basse-Normandie; Inrap Grand Ouest, SRA Normandie. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or, en argent et en électrum du dépôt de la fin de l’âge du Fer du Câtillon II à Jersey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-13, Jersey Heritage. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ors protohistoriques du musée d’Aquitaine (Bordeaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-10, Bordeaux : musée d'Aquitaine. 2021, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragment de parure annulaire en or de Montpinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-09, Archéosite de Montans. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendentif en or de Paule « Camp de Saint-Symphorien » (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-03, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brassard et l’anneau en or du Second âge du Fer de Sin-le-Noble « Le Raquet » (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-02, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague en or d’Ensisheim « Reguisheimer Feld » (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-04, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Bronze et de l’âge du Fer du musée de Cluny (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-11, Musée de Cluny. 2020, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent d’Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-12, Site archéologique et musée d'Ensérune. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent de l’âge du Fer d’Aveyron (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-08, Montrozier : espace archéologique départemental; Rodez : Service départemental d'archéologie de l'Aveyron. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets protohistoriques en or du musée Saint-Raymond à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-01, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Theix-Noyalo (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-07, Vannes : Service départemental d'archéologie du Morbihan. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Saint-Jouan-des-Guérets « ZAC Atalante » (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-06, Cesson-Sévigné : Inrap Grand Ouest. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bague coudée de Vieille-Toulouse, 9 bis chemin de la Planho (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-05, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Denysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dieulafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HADES Bureau d'investigations archéologiques; SRA Occitanie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizenay (Vendée, Pays de la Loire). La Guédonnière. Les sites de la Petite Jutardière et du Vrignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouet L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grenouilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération préventive, Conseil départemental de la Vendée. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge du Bronze moyen atlantique au prisme de la parure : recherches sur les ornements corporels en bronze de France atlantique et des régions voisines entre le milieu du XVe et la fin du XIVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU20057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03917464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) being excavated under a beautiful rainbow at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-section of an Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) with a handled vase at the bottom at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit of 32 bracelets from the Atlantic 2 Middle Bronze Age (1450-1300 B.C.) in a vase with a lid at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de parures de l’âge du Bronze moyen de Prat (Côtes-d’Armor) : l’imagerie à toutes les étapes de la chaîne opératoire, de la découverte à la détection automatique des décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaud Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Collado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marilou Nordez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marilou-nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-9440-8762</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194852806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Kerouarn à Prat (Côtes-d'Armor) : du terrain au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bijou en or de la transition Bronze moyen / Bronze final découvert à Quevaucamps (Beloeil, prov. de Hainaut, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost-wax casting: A widespread technique to produce copper alloy adornments in Atlantic Europe since the mid-second millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106008. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2024.106008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le torque celtique en or de Nodrenge (Orp-Jauche, prov. de Brabant wallon, Belgique). Étude technologique et analyse métallographique (Musée Royal de Mariemont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Warmenbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouters Florimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d&#039;Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (394), pp.e23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2023.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise) : approche pluridisciplinaire d'un ensemble d'exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Du Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.663-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Het goud van Beringen (Limburg, België): nieuw onderzoek op het depot van munten en sieraden uit de tweede eeuw v. Chr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 579, pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand Celtic Gold : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2019.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre influences armoricaines et normandes : le dépôt du Bronze moyen atlantique 2 de Bais (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Grimaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (59), pp.151-180. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site du Bronze moyen du Vrignoux à Aizenay (Vendée) Stèles anthropomorphes et dépôt de parures annulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (3), pp.497-527. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze moyen atlantique au prisme de la parure. Recherches sur les ornements corporels métalliques de France nord-occidentale et des régions voisines (XVIe-XIIIe s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (4), pp.750-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vaste habitat à niveaux de sol conservés de l’âge du Bronze à Montélimar (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Notier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (1), pp.155-157. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2016.14724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases anciennes d'occupation de la nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ruzzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cavanhié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt métallique d'Alban (Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Protohistoire et de l’Antiquité entre Massif central et Pyrénées (EPMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires massives à décor incisé du Bronze moyen au Nord-Ouest de la France (Bretagne, Pays de la Loire, Basse-Normandie). Pour une remise en question du type de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.75 - 116. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bracelets placés en dépôt. Trois découvertes récentes dans le Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Lost-Wax Casting Technique in the Atlantic Middle Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “The social context of Bronze Age metalwork: from chaines operatoires to craftspeople”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léonard Dumont, Sep 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series of ornamental rings from the Atlantic Middle Bronze Age: between adornments, bronze stocks and moneys?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Congress, Session #51 "Serial Crafters. Tools and Methods for Studying Ancient Seriality and Serial Productions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du beau bijou à l’objet sémantique. Vers un renouveau de l’étude des parures pour comprendre les sociétés des âges des Métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNS5 « Dessine-moi le Passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Nord/Sud de Préhistoire récente, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hoards in a ritual space? the Atlantic Middle Bronze Age site of Kerouarn, Prat (Côtes-d'Armor, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au 29e congrès préhistorique de France « Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed views on the economy of gold metal in Gaul, 3rd-1st c. BC: Coins vs jewellery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Gold, International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or au Second âge du Fer en Europe occidentale et centrale : une synthèse des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l'AFEAF. L'Europe des matières premières au 1er millénaire av. n.è. Exploitation, transformation, diffusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Gijón, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure de l'âge du Bronze moyen : support, instrument et vecteur de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la Protohistoire / Se représenter à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Adroit; Alexandre Bertaud; Thomas Le Dreff; Cécile Moulin; Thibaud Poigt, Mar 2018, Bibracte, France. pp.99-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldworking technology in the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celtic gold torcs - An interdisciplinary and diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary. pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l’évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riquier V.; Claudie O., Sep 2019, Troyes, France. pp.246-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortfunde mit Goldmünzen und goldenem Ringschmuck - Von &amp;quot;individualizing&amp;quot; zu &amp;quot;grouporiented societies&amp;quot; in der jüngeren Latènezeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wert und Maß. Systeme ökonomischer und sozialer Differenzierung in der Eisenzeit &amp; Neuere Forschungen zur Eisenzeit in Europa. Gemeinsame Verbandstagung des WSVA und des MOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AG Eisenzeit; West- und Süddeutscher Verband für Altertumsforschung (WSVA); Mittel- und Ostdeutscher Verband für Altertumsforschung (MOVA), Apr 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une restitution des réseaux économiques, culturels et techniques du Bronze moyen atlantique. Typologie, technologie et signatures chimiques des objets en alliage à base de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet franco-allemand &amp;quot;CELTIC GOLD. Fine metal work in the Western La Tène culture&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’AFEAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l’étude de l’âge du Fer, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure and fine, but refined ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Archaeometallurgy in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Miskolc, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques en or du Second âge du Fer. Un thème structurant et interdisciplinaire du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METAL &amp; RHAdAMANTE (TRACES), Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd c. BC Celtic gold hoard from Beringen (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cheuton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle sur les Âges des Métaux « Lunula »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Archéologie des Âges des Métaux; Groupe de Contact-FNRS « Études Celtologiques et Comparatives », Feb 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age hoards in France : modes of immobilisation and burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Worlds Bronze and Iron Age Depositions in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or hallstattien dans le temps et l'espace : lecture archéologique des découvertes de métal précieux dans le domaine hallstattien central et occidental (VIIIe-Ve s. av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubreucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Schorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Tène Gold torcs (Vth– Ist c. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session #263: Precious materials and fine metal work in the European Iron Age – Function, aesthetic, and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ornements du corps comme indicateurs techniques et culturels. Le cas des parures annulaires massives à décor incisé du Bronze moyen et du début du Bronze final en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et variabilités au sein de la culture matérielle des sociétés de l'âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claude Mordant; Stefan Wirth, Jun 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Belgium). An assemblage of gold coins & ornaments from the IInd c. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert-Jan Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international AVREVS. Le pouvoir de l’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Orléans, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. 29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, 2023, Actes des congrès préhistoriques de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. Inrap / CNRS Editions, pp.15-37, 2025, Recherches archéologiques, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 523 p., 2022, Mémoire LVII, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et échanges durant la protohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Cozanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibracte EPCC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, Collection EEPB, Bibracte – École Européenne de Protohistoire de Bibracte, 978-2-490601-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parure en métal de l’âge du Bronze moyen atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 65, 404 p., 2019, Mémoires de la Société préhistorique française, 2-913745-77-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’âge du Bronze. Nouvelles approches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cervel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.186, 2015, Bulletin de l'APRAB (supplément n° 1), 2257-1248 ; 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures comme indicateurs techniques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions; Inrap, p. 205-207, 2025, Recherches archéologiques 29, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-102, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costumes funéraires et affichage du genre à l’âge du Bronze en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Roscio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en France (2500 à 800 avant notre ère). Synthèses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350-360, 2025, Recherches archéologiques, 978-2-271-15495-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer dans la lumière : l’atelier du bronzier et sa boîte à outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d'Archéologie nationale / Domaine de Saint-Germain-en-Laye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Maîtres du Feu. L'âge du Bronze en France. 2300-800 avant J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge du Bronze en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pihuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en France (2500 à 800 avant notre ère). Synthèse régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions; INRAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-271-15493-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ThéOREM Thésaurisation, Offrande, Recyclage et Échange de Métaux à l'âge du Bronze en Languedoc : étude de dépôts inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Meynieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Houlès; S. Mauné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arts Vailhan, pp.177-188, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boucles d'or en croissant du Second âge du Fer d'Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meunier, Jean-Marc Fabre, Eneko Hiriart, Stéphane Mauné, Gabriel Tămaş Călin, Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.97-108, 2023, DANA_9, 978-2-35613-539-1. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie invisible des produits en matériaux recyclables : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Poigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session L’économie invisible des produits en matériaux recyclables (Pierre-Yves Milcent, Marilou Nordez et Thibaud Poigt, dir.), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beringen Hoard (Limburg, Belgium). An assemblage of gold coins and ornaments from the 2nd century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Creemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suspène A.; Blet-Lemarquand M.; Duyrat Fr.; Nieto-Pelletier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVREVS. The Power of Gold</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ScriptaAntiqua (171), Ausonius, pp.273-286, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et circulation de l’or à l'âge du Fer en Europe occidentale et centrale. Premier aperçu des résultats du programme Celtic Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Valdés; Veronica Cicolani; Eneko Hiriart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières premières en Europe au 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discret atelier de bronzier du XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant notre ère de la « Rue du Bouquet » à Montélimar (Drôme) : protocole de fouille et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Boutoille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Boutoille; Rebecca Peake. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metalworkers and their Tools: Symbolism, Function, and Technology in the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9781803276243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut-on actuellement dire des pratiques funéraires du Centre-Ouest de la France au Bronze moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nonat, L., M. P. Prieto Martínez (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funerary Practices in the Second Half of the Second Millennium BC in Continental Atlantic Europe. From Belgium to the North of Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.47-67, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures annulaires en métal précieux et sociétés au début de l’âge du Fer dans le sud-ouest de la France (800-550 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Bruno Boulestin; Sylvie Boulud-Gazo; Isabelle Kerouanton; Christophe Maitay; Muriel Mélin; Marilou Nordez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l'ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVII, pp.353-374, 2022, Mémoire, 9791090534728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Seine du Campaniforme au Bronze final : les dépôts métalliques comme témoins de l'évolution des influences culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille, Marie Marty, Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aube, un espace clé sur le cours de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.248-263, 2021, 9789461616418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe. Nouvelle étude du « pendentif » en or de Paule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Menez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une résidence de la noblesse gauloise. Le Camp de Saint-Symphorien à Paule (Côtes-d'Armor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.396-398, 2021, Documents d'archéologie française, 2-7351-2558-0. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.48815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Petite Seine aux âges des métaux, un passage obligé sur la route de l’étain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Peake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.158-183, 2021, 978-94-6161-641-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5. Hurstbourne Priors and Buriton : two Middle Bronze Age hoards from Hampshire recorded by David Wynn Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Hinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dot Boughton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dot Boughton; Kayt Hawkins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back in the Bag. Essays exploring artefacts in honour of David Wynn Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilheap Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2021, Spoilheap Occasional Paper 13, 978-1-912331-20-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfouir des haches et des bracelets à l’âge du Bronze moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-80, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt de Bignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un disque en or dans le dépôt de Mûr-de-Bretagne (Côtes-d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or pour décorer des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Christophe Le Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze dans le Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus Solus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2019, 978-2-36833-253-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures annulaires bretonnes et ligériennes du Bronze moyen atlantique 2 : actualisation des données contextuelles et chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo; Muriel Mélin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l’archéologie de l’âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 2 : Actes des Séminaires Archéologiques de l’Ouest (2008, 2009 et 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément n° 4, Bulletin de l'Association pour la Promotion des Recherches sur l'âge du Bronze, pp.127-148, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fin du Bronze moyen au début du Bronze final : un état des lieux dans le Nord-Ouest à la lumière des dépôts volontaires, des productions métalliques et des contextes funéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.849-868, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heide Goettner-Abendroth et la pseudo-science des « Recherches matriarcales modernes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers trésors normands, les dépôts d’objets de l’âge du Bronze (2300-800 av. JC.) [petit journal de l'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du Bronze moyen 2 de Moisdon-la-Rivière (Loire-Atlantique) : un ensemble retrouvé parmi les collections sans provenance du musée Dobrée de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Fer de Normandie. Étude morpho-stylstique, technique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Penisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-14, Caen-DRAC Basse-Normandie; Inrap Grand Ouest, SRA Normandie. 2022, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage sur le site à dépôts multiples et à enclos protohistoriques de Kerouarn à Prat (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération 2021, CReAAH; SRA Bretagne (Rennes). 2022, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or, en argent et en électrum du dépôt de la fin de l’âge du Fer du Câtillon II à Jersey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-13, Jersey Heritage. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt du IIe s. av. n. è. de Beringen (Limbourg, Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-11, Gallo-Romeins Museum Tongeren. 2021, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ors protohistoriques du musée d’Aquitaine (Bordeaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-10, Bordeaux : musée d'Aquitaine. 2021, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragment de parure annulaire en or de Montpinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-09, Archéosite de Montans. 2021, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bague en or d’Ensisheim « Reguisheimer Feld » (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-04, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brassard et l’anneau en or du Second âge du Fer de Sin-le-Noble « Le Raquet » (Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-02, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendentif en or de Paule « Camp de Saint-Symphorien » (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-03, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or de l’âge du Bronze et de l’âge du Fer du musée de Cluny (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-11, Musée de Cluny. 2020, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent d’Ensérune (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CG-12, Site archéologique et musée d'Ensérune. 2020, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets en or et en argent de l’âge du Fer d’Aveyron (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-08, Montrozier : espace archéologique départemental; Rodez : Service départemental d'archéologie de l'Aveyron. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets protohistoriques en or du musée Saint-Raymond à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-01, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Theix-Noyalo (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-07, Vannes : Service départemental d'archéologie du Morbihan. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment de tôle d’or de Saint-Jouan-des-Guérets « ZAC Atalante » (Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-06, Cesson-Sévigné : Inrap Grand Ouest. 2020, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bague coudée de Vieille-Toulouse, 9 bis chemin de la Planho (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CG-05, TRACES UMR 5608; IRAMAT - Centre Ernest Babelon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Denysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dieulafait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HADES Bureau d'investigations archéologiques; SRA Occitanie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizenay (Vendée, Pays de la Loire). La Guédonnière. Les sites de la Petite Jutardière et du Vrignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Levillayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouet L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Grenouilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport final d'opération préventive, Conseil départemental de la Vendée. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Âge du Bronze moyen atlantique au prisme de la parure : recherches sur les ornements corporels en bronze de France atlantique et des régions voisines entre le milieu du XVe et la fin du XIVe siècle avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Toulouse le Mirail - Toulouse II, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU20057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03917464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-section of an Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) with a handled vase at the bottom at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlantic 2 Middle Bronze Age ditch (1450-1300 B.C.) being excavated under a beautiful rainbow at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposit of 32 bracelets from the Atlantic 2 Middle Bronze Age (1450-1300 B.C.) in a vase with a lid at Prat, Côtes-d'Armor (22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prat (Côtes-d'Armor), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts de parures de l’âge du Bronze moyen de Prat (Côtes-d’Armor) : l’imagerie à toutes les étapes de la chaîne opératoire, de la découverte à la détection automatique des décors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimaud Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Collado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1B155A1"/>
+    <w:nsid w:val="8E19E69C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilou-nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9440-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194852806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04856977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.92" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouters Florimond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1627" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SQZF7LV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14804" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Notier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F&#252;rst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05542867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pihuit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Images/img_couvertures/sommaire_mem_57.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Cozanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.hypotheses.org/1036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47841-5204-800/a-paraitre-prochainement-m65-2019-la-parure-en-metal-de-l-age-du-bronze-moyen-atlantique-de-marilou-nordez.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495508v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100549970" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.48815" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Hinds" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dot Boughton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surreyarchives.org.uk/product/back-in-the-bag-essays-exploring-artefacts-in-honour-of-david-wynn-williams-edited-by-dot-boughton-and-kayt-hawkins/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202227v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118101v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clouet L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20057" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936079v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936152v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Valentin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilou-nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9440-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194852806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04856977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leblois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Warmenbol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouters Florimond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.92" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Creemers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2019.1199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SQZF7LV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14804" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Notier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14491" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F&#252;rst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lockhoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03040171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02570504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F&#252;rst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02555787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03035664v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schorer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03026451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Creemers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05542867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pihuit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Images/img_couvertures/sommaire_mem_57.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Cozanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.hypotheses.org/1036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47841-5204-800/a-paraitre-prochainement-m65-2019-la-parure-en-metal-de-l-age-du-bronze-moyen-atlantique-de-marilou-nordez.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-28-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-regionales/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-29-l-age-du-bronze-en-france-2500-a-800-avant-notre-ere-syntheses-thematiques/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03095776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04283607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Boutoille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276243" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100549970" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.48815" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685647v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schmitter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Hinds" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dot Boughton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surreyarchives.org.uk/product/back-in-the-bag-essays-exploring-artefacts-in-honour-of-david-wynn-williams-edited-by-dot-boughton-and-kayt-hawkins/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.locus-solus.fr/product-page/l-%C3%A2ge-du-bronze-dans-le-morbihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202227v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Penisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142547v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118101v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570589v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clouet L" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grenouilleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20057" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936079v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Valentin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>