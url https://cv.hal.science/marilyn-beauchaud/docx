--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,2811 +321,2733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term boat noise effects on growth and behavioural patterns during early life stages of the African cichlid Maylandia zebra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motorboat noise increases aggregation and alters gaping and filtration behaviors in the invasive quagga mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paola Casole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saint-Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.70077⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-024-03475-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161994v1</w:t>
+                <w:t xml:space="preserve">hal-04816905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorboat noise increases aggregation and alters gaping and filtration behaviors in the invasive quagga mussel</w:t>
+                <w:t xml:space="preserve">From sky to underwater: Can passive acoustic monitoring replace plane-based aerial photography for quantifying human use of inland waters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-024-03475-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04816905v1</w:t>
+                <w:t xml:space="preserve">hal-05314299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sky to underwater: Can passive acoustic monitoring replace plane-based aerial photography for quantifying human use of inland waters?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ambient water coloration on habitat and conspecific choice in the female Lake Malawi cichlid, Metriaclima zebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noori Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen A Hebets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70 (2), pp.214-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoad015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05314299v1</w:t>
+                <w:t xml:space="preserve">hal-04798635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ambient water coloration on habitat and conspecific choice in the female Lake Malawi cichlid, Metriaclima zebra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Turning up the heat: Effects of temperature on agonistic acoustic communication in the two-spotted goby (Pomatoschistus flavescens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Penim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.106714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zoad015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04798635v1</w:t>
+                <w:t xml:space="preserve">hal-04798585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning up the heat: Effects of temperature on agonistic acoustic communication in the two-spotted goby (Pomatoschistus flavescens)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Vieira</w:t>
+                <w:t xml:space="preserve">Behavioural response to boat noise weakens the strength of a trophic link in coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamatoa Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.124770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04798585v1</w:t>
+                <w:t xml:space="preserve">hal-04703521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural response to boat noise weakens the strength of a trophic link in coral reefs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophile Turco</w:t>
+                <w:t xml:space="preserve">Pituitary Hormones mRNA Abundance in the Mediterranean Sea Bass Dicentrarchus labrax: Seasonal Rhythms, Effects of Melatonin and Water Salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Falcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesus Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabriela Nisembaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Isorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Peyric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.774975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.774975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04703521v1</w:t>
+                <w:t xml:space="preserve">hal-04798620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary Hormones mRNA Abundance in the Mediterranean Sea Bass Dicentrarchus labrax: Seasonal Rhythms, Effects of Melatonin and Water Salinity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boat noise affects meagre (Argyrosomus regius) hearing and vocal behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clara P. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.112824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.774975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04798620v1</w:t>
+                <w:t xml:space="preserve">hal-04798004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boat noise affects meagre (Argyrosomus regius) hearing and vocal behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessment of fighting ability in the vocal cichlid Metriaclima zebra in face of incongruent audiovisual information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clara P. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo J Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.043356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04798004v1</w:t>
+                <w:t xml:space="preserve">hal-04798598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fighting ability in the vocal cichlid Metriaclima zebra in face of incongruent audiovisual information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Clara P. Amorim</w:t>
+                <w:t xml:space="preserve">Appraisal of unimodal cues during agonistic interactions in Maylandia zebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chabrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie S. A. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo J Fonseca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (e3643), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.043356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04798598v1</w:t>
+                <w:t xml:space="preserve">hal-01663176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal of unimodal cues during agonistic interactions in Maylandia zebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Cross-sensory modulation in a future top predator, the young Nile crocodile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chabrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie S. A. Fernandez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (6), pp.170386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.170386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.3643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01663176v1</w:t>
+                <w:t xml:space="preserve">hal-02330072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sensory modulation in a future top predator, the young Nile crocodile</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sound production in Sciaenops ocellatus: Preliminary study for the development of acoustic cues in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Falguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 439, pp.204-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.170386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330072v1</w:t>
+                <w:t xml:space="preserve">hal-01307149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound production in Sciaenops ocellatus: Preliminary study for the development of acoustic cues in aquaculture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Somatotropic axis genes are expressed before pituitary onset during zebrafish and sea bass development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194, pp.133-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.05.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01307149v1</w:t>
+                <w:t xml:space="preserve">hal-02264094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotropic axis genes are expressed before pituitary onset during zebrafish and sea bass development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sounds produced by the cichlid fish Metriaclima zebra allow reliable estimation of size and provide information on individual identity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (4), pp.752-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2012.03222.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.08.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264094v1</w:t>
+                <w:t xml:space="preserve">hal-00722108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sounds produced by the cichlid fish Metriaclima zebra allow reliable estimation of size and provide information on individual identity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The relevance of temporal cues in a fish sound: a first experimental investigation using modified signals in cichlids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2012.03222.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-012-0549-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00722108v1</w:t>
+                <w:t xml:space="preserve">hal-01240309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of temporal cues in a fish sound: a first experimental investigation using modified signals in cichlids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Ontogenesis of agonistic vocalizations in the cichlid fish Metriaclima zebra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scaion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-012-0549-z⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (8), pp.529-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01240309v1</w:t>
+                <w:t xml:space="preserve">hal-01240306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenesis of agonistic vocalizations in the cichlid fish Metriaclima zebra.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavioural indicators of welfare in farmed fish.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina I. M. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Galhardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Börge Damsgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria T. Spedicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2012.06.004⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (1), pp.17-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-011-9518-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01240306v1</w:t>
+                <w:t xml:space="preserve">hal-00722106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural indicators of welfare in farmed fish.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sounds Modulate Males’ Aggressiveness in a Cichlid Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology - International Journal of Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (12), pp.1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2010.01841.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-011-9518-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00722106v1</w:t>
+                <w:t xml:space="preserve">hal-01183305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sounds Modulate Males’ Aggressiveness in a Cichlid Fish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of high food-demand fish removal in groups of juvenile sea bass Dicentrarchus labrax L. (1758).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Covès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology - International Journal of Behavioural Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (9), pp.1015-1023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01183305v1</w:t>
+                <w:t xml:space="preserve">hal-00413996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high food-demand fish removal in groups of juvenile sea bass Dicentrarchus labrax L. (1758).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral and neurophysiological responses of European sea bass groups reared under food constraint.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Poi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
+                <w:t xml:space="preserve">C. Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouchut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Covès</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (4), pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2006.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413996v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring of individual fish triggering activity on a self-feeding system: An example using European sea bass (Dicentrarchus labrax).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Covès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 253 (253), pp.385-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and neurophysiological responses of European sea bass groups reared under food constraint.</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Background noise does not modify song-induced genic activation in the bird brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 153 (1), pp.241-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2003.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2003.12.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3135,147 +3057,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et forçages anthropiques : quels impacts sur la reproduction de la perche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rautureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théophile Turco</w:t>
+                <w:t xml:space="preserve">Peyrard Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyrard Baptiste</w:t>
+                <w:t xml:space="preserve">Marylin Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Beauchaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Medoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; CARRTEL. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3285,137 +3207,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How noisy is the largest naturel deep lake in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylin Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Médoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff (29680), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3425,147 +3347,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and Ecological Responses of an Invasive Freshwater Mussel to Noise Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Casole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saint Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Casole</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Beauchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3575,177 +3497,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Boat Noise Impacts on the Early Life Stages of Cichlids (Maylandia zebra): Preliminary Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo J Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel O Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Effects of Noise on Aquatic Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin, Germany. pp.1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-10417-6_179-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3813,51 +3735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A039E083"/>
+    <w:nsid w:val="0E03457B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4044,51 +3966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyn-beauchaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9617-2485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111363527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vasconcelos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noori Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen A Hebets" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoad015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Penim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Faria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04703521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chamot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124770" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falc&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Herrero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Nisembaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Isorna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.774975" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clara P. Amorim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112824" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J Fonseca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.043356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chabrolles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S. A. Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Falgui&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.05.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Besseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fuentes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chatain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03222.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQGKB5M5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0549-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9BJD067-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scaion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.06.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26QZRF47-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina I. M. Martins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Galhardo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Noble" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rge Damsgard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Spedicato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9518-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01841.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C4EDD8EBE35CAD91539175491AB245C848424A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cov&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.11.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2003.12.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC3PQFNB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Baptiste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04214489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel O Vasconcelos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_179-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyn-beauchaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9617-2485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111363527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vasconcelos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noori Choi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen A Hebets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoad015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Penim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Faria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106714" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04703521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Minier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Chamot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124770" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falc&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Herrero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Nisembaum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Isorna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyric" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.774975" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clara P. Amorim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112824" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J Fonseca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.043356" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chabrolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S. A. Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3643" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tock" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Falgui&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.05.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Besseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fuentes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chatain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.08.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2012.03222.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQGKB5M5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0549-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9BJD067-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scaion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.06.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26QZRF47-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina I. M. Martins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Galhardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Noble" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;rge Damsgard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Spedicato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9518-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01841.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C4EDD8EBE35CAD91539175491AB245C848424A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cov&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2006.11.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2003.12.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC3PQFNB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684176v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Baptiste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medoc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04214489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel O Vasconcelos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10417-6_179-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>