--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -755,234 +755,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04925696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La peste, un fatto sociale totale. Rassegna di storiografia recente della peste medievale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cultura della cura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Palermo, Dec 2022, Palerme (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04925697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les médecins et le vin au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un débat sans fin. Le vin et la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Dijon, France. pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medical Manuscripts of the Amploniana Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Medical Manuscripts of the Bibliotheca Amploniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque Amploniana, Erfurt, Oct 2022, Erfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04925702v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04925697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms of Medical Expertise in the Middle Ages</w:t>
               </w:r>
@@ -1307,329 +1307,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04868153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Circolazione dei medici e dei saperi medici nell'Italia del tardo Medioevo : il caso della corte visconteo-sforzesca tra Tre e Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Circolazione dei medici e dei saperi medici nell'Italia del tardo Medioevo : il caso della corte visconteo-sforzesca tra Tre e Quattrocento "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prato, Italy. pp.471-492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fama ou légende ? De la vie de quelques médecins italiens d'après les témoignages médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les légendes des savants et des philosophes au Moyen Âge &amp; à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Patrice Boudet, Nathalie Bouloux, Agostino Paravicini Bagliani, Aurélien Robert, Sep 2010, Tours, France. pp.445-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et alimentation au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Médecine et alimentation au Moyen Âge "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. pp.23-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fama ou légende? De la vie de quelques médecins italiens d'après les témoignages médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les légendes des savants et des philosophes au Moyen Âge et à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J-P Boudet, N. Bouloux, A. Paravicini Bagliani &amp; A. Robert, Sep 2011, Tours, France. pp.445-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00849355v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">halshs-01309554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1730,411 +1730,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(avec D. Boisseuil, M. Nicoud), &amp;quot;Il De balneis di Francesco da Siena. Uno sguardo sul termalismo italiano all'inizio del Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Il De balneis di Francesco da Siena. Uno sguardo sul termalismo italiano all'inizio del Quattrocento"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bielefeld, Germany. pp.129-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00753034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I medici medievali e la frutta : un prodotto ambiguo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le parole della frutta. Storia, saperi, immagini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Turin, Italy. p. 91-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00789070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il De balneis di Francesco da Siena. Uno sguardo sul termalismo italiano all'inizio del Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Il De balneis di Francesco da Siena. Uno sguardo sul termalismo italiano all'inizio del Quattrocento "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bielefeld, Germany. p. 129-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00789078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médecins en justice. Bologne (XIIIe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandelier J.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Les médecins en justice. Bologne (XIIIe-XIVe siècles) "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Oxford, Royaume-Uni. pp.149-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La rhétorique des régimes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La rhétorique des régimes de santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.171-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960442v1</w:t>
-              </w:r>
-[...313 lines deleted...]
-                <w:t xml:space="preserve">halshs-00789070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer la médecine dans l'Italie de la fin du Moyen Age : enquête sur les statuts communaux et les statuts de métier</w:t>
               </w:r>
@@ -2804,234 +2804,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prendersi cura di ste stesso : i medici, i malati e i regimina sanitatis al tempo di Petrarca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prendersi cura di ste stesso : i medici, i malati e i regimina sanitatis al tempo di Petrarca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Capo d'Orlando, Italy. pp.77-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'ars medica et la lettre : formes et enjeux d'une pratique d'écriture (Milan, 2e moitié du XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correspondance à la fin du Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicians at court : Milan in the XVth c.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la Villa i Tatti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144603v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00378251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctors and Patients in the Middle Ages : from Treatment to Prevention, a Complex Relationship</w:t>
               </w:r>
@@ -3080,89 +3080,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins et l'Office de santé : Milan face à la peste au XVe siècle</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.49-74</w:t>
+                <w:t xml:space="preserve">Les médecins à la cour de Francesco Sforza ou comment gouverner le Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international à la mémoire de Jean-Louis Flandrin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Denis, France. pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144555v1</w:t>
+                <w:t xml:space="preserve">halshs-00144557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins à la cour de Francesco Sforza ou comment gouverner le Prince</w:t>
               </w:r>
@@ -3211,96 +3218,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médecins à la cour de Francesco Sforza ou comment gouverner le Prince</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint Denis, France. pp.201-217</w:t>
+                <w:t xml:space="preserve">Les médecins et l'Office de santé : Milan face à la peste au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.49-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144557v1</w:t>
+                <w:t xml:space="preserve">halshs-00144555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régimes de santé de l'aire montpelliéraine : affirmation et renouveau de l'ars diaetae au XIVe siècle</w:t>
               </w:r>
@@ -4184,50 +4184,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03499295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un « uomo di poche lettere » ? Benedetto Reguardati, la cour et l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Weill-Parot; Mireille Ausécache; Joël Chandelier; Laurence Moulinier-Brogi; Marilyn Nicoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'homme, de la nature et du monde : mélanges d'histoire des sciences médiévales offerts à Danielle Jacquart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 113 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.459-481, 2019, Hautes études médiévales et modernes, 978-2-600-05740-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02099601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecrire la médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moulinier-Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4236,143 +4322,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures médicales. Discours et genres, de la tradition antique à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CIHAM-Editions, pp.7-12, 2019, Collection Mondes médiévaux, 978-2-9568426-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02263260v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02099601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie d’une écriture médicale. Des recueils au conseil singulier : enquête sur les collections manuscrites de formes brèves</w:t>
               </w:r>
@@ -4511,173 +4511,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04723305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hôpital, médecine et pharmacie en Europe (XIIe-XVIe siècles) : quelques jalons d’une longue histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Moreil; Catherine Vieillescazes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un trésor à l’Université d’Avignon. La pharmacie de l’Hôpital Sainte-Marthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires d'Avignon, pp.11-33, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02099630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les médecins face à la peste au milieu du XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Riot-Sarcey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La catastrophe : l'homme en question du Déluge à Fukushima</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Détour, pp.43-61, 2018, 979-10-97079-36-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02099619v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02099630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chirurgie au Moyen Age</w:t>
               </w:r>
@@ -4726,182 +4726,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02099609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alla ricerca degli autori cosiddetti minori : un percorso nella tradizione manoscritta del consilium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Zuccoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summa doctrina et certa experiential. Studi su medicina e filosofia per Chiara Crisciani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SISMEL – Edzioni del Galluzzo, pp.195-222, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Giacomotto-Charra, J. Vons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formes du savoir médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.259-268, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.msha.907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.msha.907⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01817142v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01817146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre discours médical et pratiques alimentaires. Les fruits : un alicament avant la lettre ?</w:t>
               </w:r>
@@ -5100,510 +5100,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jamais leur passion n’y voit rien de blâmable : passions, pulsions et violence en milieu curial : une perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Andenmatten; A. Jamme; L. Moulinier-Brogi; M. Nicoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions et pulsions à la cour (Moyen Âge - Temps Modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SISMEL – Edzioni del Galluzzo, pp.3-20, 2015, 978-88-8450-653-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre droit et médecine : les origines de la médecine légale en Italie (XIIIe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Chandelier; A. Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières des savoirs en Italie à l’époque des premières universités (XIIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, pp.233-293, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/249163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La medicina e l’idrologia medievale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del Convegno Ugolino da Montecatini : l’eccellenza della medicina termale nella Valdinievole tardomedievale. Giornata di studi Enrico Coturri, Buggiano Castello, 31 maggio 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-32, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le thermalisme médical et le gouvernement des corps : d’une recreatio corporis à une regula balnei ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Scheid; M. Nicoud; D. Boisseuil; J. Coste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le thermalisme. Approches historiques et archéologiques d’un phénomène culturel et médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.79-104, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.26427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le thermalisme en Italie (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas Dortoman et Balaruc. La médecine thermale à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Guilhem, pp.143-179, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’héritage diététique arabe dans la littérature latine médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages arabo-islamiques dans l'Europe méditerranéenne - Archéologie, histoire, anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Découverte, pp.335-345, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319713v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">halshs-01817148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dietetica antica e medievale</w:t>
               </w:r>
@@ -5662,51 +5662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thermalisme italien aux XIVe-XVIe siècles et Nicolas Dortoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5957,420 +5957,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La facoltà di arte e medicina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crisciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Mantovani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Almum Studium Papiense. Storia dell'Università di Pavia. Vol. 1 : Dalle origini all'età spagnola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cisalpino, pp.515-570, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Facoltà di Arte e Medicina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Azzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Crisciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Almum Studium Papiense. Storia dell'Università di Pavia. Vol. 1 : Dalle origini all'età spagnola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les médecins en justice (Bologne, XIIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experts et expertise au Moyen Âge. Consilium quaeritur a perito</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, p. 149-160, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.34072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Monica Azzolini</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il De balneis di Francesco da Siena, un sguardo sul termalismo italiano all'inizio del Quattrocento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cortesi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Boisseuil, Hartmut Wulfram. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Renaissance der Heilquellen in Italien und Europa von 1200 bis 1600. Il Rinascimento delle fonti termali in Italia e in Europa dal 1200 al 1600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.129-162, 2012, 978-3-631-63112-6</w:t>
@@ -6666,51 +6666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention d'une source : les Bagni della Porretta, les médecins et les autorités publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Boisseuil, M. Nicoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séjourner au bain. Le thermalisme, entre médecine et société (XIVe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, p. 63-98, 2010, </w:t>
@@ -7562,174 +7562,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04578354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A l'épreuve de la peste. Médecins et savoirs médicaux face à la pandémie (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales HSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (3), pp.505-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Governing Health: The Doctor’s Authority, the Patient’s Agency, and the Reading of Regimina sanitatis Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1), pp.8-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15733823-20230063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15733823-20230063⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04131534v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04460086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il historiciser l’expertise ? L’autorité de l’expert en médecine dans les sociétés antiques et médiévales</w:t>
               </w:r>
@@ -8523,77 +8523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrits médicaux latins de la bibliothèque nationale de France. Un index des oeuvres et des auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moulinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives d'histoire doctrinale et littéraire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73, pp.63-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8756,64 +8756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrits médicaux latins de la Bibliothèque nationale de France : un index des auteurs et des œuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10136,70 +10136,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02263256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le thermalisme. Approches historiques et archéologiques d’un phénomène culturel et médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.304, 2015, CNRS Alpha, 978-2-271-08651-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.26379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Passions et pulsions à la cour (Moyen Age-Temps modernes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andenmatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moulinier-Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10207,1273 +10317,1163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SISMEL – Edzioni del Galluzzo, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01319706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Prince et les médecins. Pensées et cultures médicales à Milan (1402-1476)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome, 488, pp.804, 2014, Collection de l’École française de Rome, 978-2-7283-0955-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre médecin à la cour (France, Italie, Espagne, XIIIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SISMEL, pp.285, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et religion. Collaborations, compétitions, conflits (XIIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Pia Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cabibbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et religion : compétitions, collaborations, conflits (XIIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabibbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome, pp.400, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval medical literature on thermal baths : Intellectual debate and practical information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Weill-Parot, D. Jacquart. Omniscience, p. 187-216., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00789090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des aliments. Informations et pratiques alimentaires, De la fin du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barlösius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bruegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR, pp.257, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séjourner au bain. Le thermalisme entre médecine et société (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lyon, 180 p., 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.5357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00620956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des aliments. Informations et pratiques alimentaires, De la fin du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Coste</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bruegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barlösius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes ; Presses universitaires de Tours, 264 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00620977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des aliments. Informations et pratiques alimentaires de la fin du Moyen Age à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bruegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barlösius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260 p., 2010, Tables des Hommes, 978-2-7535-1234-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séjourner aux bains. Médecine et société (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUL, pp.180, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.5357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maria-Pia Donato</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régimes de santé au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome. Ecole française de Rome, pp.1112, 2007, BEFAR 333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régimes de santé au Moyen Age. Naissance et diffusion d'une écriture médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.1448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethiques et pratiques médicales aux derniers siècles du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUV, pp.155, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...845 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique et pratiques médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11704,51 +11704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B78A54DD"/>
+    <w:nsid w:val="11C1B97D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11935,51 +11935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyn-nicoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0884-9047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079212689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111418674-025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berlivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabibbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Donato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandelier J." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquart Danielle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36167/ML125PDF" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/fr/7054-9782600057400.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1752-identit-di-testo-frammenti-collezioni-di-testi-glosse-e-rifacimenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.907" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817146v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/249163" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.34072" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Azzolini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cortesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crisciani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortesi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crisciani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruegel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barl&#246;sius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2537" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-20230063" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.3010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22977953-07501006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RPH.5.114788" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7634" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.082.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1147" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2000.3761" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1995.3423" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1994.1298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332083v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weill-Parot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aus&#233;cache Mireille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandelier Jo&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andenmatten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26379" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Donato" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabibbo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Michetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960479v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823289v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620977v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5357" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311141v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.1448" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2990" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyn-nicoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0884-9047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079212689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111418674-025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957211v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berlivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabibbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Donato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandelier J." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquart Danielle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36167/ML125PDF" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/fr/7054-9782600057400.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1752-identit-di-testo-frammenti-collezioni-di-testi-glosse-e-rifacimenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.907" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/249163" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortesi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crisciani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Azzolini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cortesi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crisciani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.34072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruegel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barl&#246;sius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2537" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-20230063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.3010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22977953-07501006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RPH.5.114788" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7634" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.082.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1147" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2000.3761" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1995.3423" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1994.1298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332083v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weill-Parot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aus&#233;cache Mireille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandelier Jo&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26379" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andenmatten" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Donato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabibbo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Michetti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620956v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5357" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620977v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311141v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.1448" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2990" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>