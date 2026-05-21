--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1307,112 +1307,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04868153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médecine et alimentation au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Médecine et alimentation au Moyen Âge "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. pp.23-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fama ou légende? De la vie de quelques médecins italiens d'après les témoignages médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les légendes des savants et des philosophes au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J-P Boudet, N. Bouloux, A. Paravicini Bagliani &amp; A. Robert, Sep 2011, Tours, France. pp.445-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circolazione dei medici e dei saperi medici nell'Italia del tardo Medioevo : il caso della corte visconteo-sforzesca tra Tre e Quattrocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Circolazione dei medici e dei saperi medici nell'Italia del tardo Medioevo : il caso della corte visconteo-sforzesca tra Tre e Quattrocento "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Prato, Italy. pp.471-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fama ou légende ? De la vie de quelques médecins italiens d'après les témoignages médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1428,208 +1579,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les légendes des savants et des philosophes au Moyen Âge &amp; à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Patrice Boudet, Nathalie Bouloux, Agostino Paravicini Bagliani, Aurélien Robert, Sep 2010, Tours, France. pp.445-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309554v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00849355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3103,204 +3103,204 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins à la cour de Francesco Sforza ou comment gouverner le Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international à la mémoire de Jean-Louis Flandrin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint Denis, France. pp.201-217</w:t>
+              <w:t xml:space="preserve">"Les médecins à la cour de Francesco Sforza ou comment gouverner le Prince"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144557v1</w:t>
+                <w:t xml:space="preserve">halshs-00960402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médecins et l'Office de santé : Milan face à la peste au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.49-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins à la cour de Francesco Sforza ou comment gouverner le Prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Les médecins à la cour de Francesco Sforza ou comment gouverner le Prince"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.201-217</w:t>
+              <w:t xml:space="preserve">Colloque international à la mémoire de Jean-Louis Flandrin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Denis, France. pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00144555v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régimes de santé de l'aire montpelliéraine : affirmation et renouveau de l'ars diaetae au XIVe siècle</w:t>
               </w:r>
@@ -5281,329 +5281,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le thermalisme médical et le gouvernement des corps : d’une recreatio corporis à une regula balnei ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Scheid; M. Nicoud; D. Boisseuil; J. Coste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le thermalisme. Approches historiques et archéologiques d’un phénomène culturel et médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.79-104, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.26427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le thermalisme en Italie (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas Dortoman et Balaruc. La médecine thermale à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Guilhem, pp.143-179, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’héritage diététique arabe dans la littérature latine médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages arabo-islamiques dans l'Europe méditerranéenne - Archéologie, histoire, anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Découverte, pp.335-345, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La medicina e l’idrologia medievale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del Convegno Ugolino da Montecatini : l’eccellenza della medicina termale nella Valdinievole tardomedievale. Giornata di studi Enrico Coturri, Buggiano Castello, 31 maggio 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-32, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817148v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dietetica antica e medievale</w:t>
               </w:r>
@@ -5957,364 +5957,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La facoltà di arte e medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+                <w:t xml:space="preserve">Les médecins en justice (Bologne, XIIIe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experts et expertise au Moyen Âge. Consilium quaeritur a perito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, p. 149-160, 2012, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Azzolini</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.34072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Facoltà di Arte e Medicina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Azzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cortesi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosa Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Crisciani</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Crisciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Almum Studium Papiense. Storia dell'Università di Pavia. Vol. 1 : Dalle origini all'età spagnola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cisalpino, pp.515-570, 2012</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Monica Azzolini</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La facoltà di arte e medicina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariarosa Cortesi</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Crisciani</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crisciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Mantovani. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Almum Studium Papiense. Storia dell'Università di Pavia. Vol. 1 : Dalle origini all'età spagnola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, Cisalpino, pp.515-570, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...96 lines deleted...]
-                <w:t xml:space="preserve">hal-01658751v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il De balneis di Francesco da Siena, un sguardo sul termalismo italiano all'inizio del Quattrocento</w:t>
               </w:r>
@@ -10136,1081 +10136,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02263256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Passions et pulsions à la cour (Moyen Age-Temps modernes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andenmatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moulinier-Brogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SISMEL – Edzioni del Galluzzo, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le thermalisme. Approches historiques et archéologiques d’un phénomène culturel et médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.304, 2015, CNRS Alpha, 978-2-271-08651-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.26379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Scheid</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-01237047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Prince et les médecins. Pensées et cultures médicales à Milan (1402-1476)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome, 488, pp.804, 2014, Collection de l’École française de Rome, 978-2-7283-0955-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armand Jamme</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre médecin à la cour (France, Italie, Espagne, XIIIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andenmatten</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SISMEL, pp.285, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et religion. Collaborations, compétitions, conflits (XIIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Pia Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moulinier-Brogi</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">SISMEL – Edzioni del Galluzzo, 2015</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cabibbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ecole française de Rome, 488, pp.804, 2014, Collection de l’École française de Rome, 978-2-7283-0955-9</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et religion : compétitions, collaborations, conflits (XIIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabibbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome, pp.400, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etre médecin à la cour (France, Italie, Espagne, XIIIe-XVIIIe siècle)</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval medical literature on thermal baths : Intellectual debate and practical information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Weill-Parot, D. Jacquart. Omniscience, p. 187-216., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00789090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des aliments. Informations et pratiques alimentaires, De la fin du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">SISMEL, pp.285, 2013</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barlösius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bruegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR, pp.257, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maria-Pia Donato</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des aliments. Informations et pratiques alimentaires, De la fin du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Berlivet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bruegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Cabibbo</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barlösius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes ; Presses universitaires de Tours, 264 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00620977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix des aliments. Informations et pratiques alimentaires de la fin du Moyen Age à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bruegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raimondo Michetti</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barlösius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260 p., 2010, Tables des Hommes, 978-2-7535-1234-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Médecine et religion : compétitions, collaborations, conflits (XIIe-XXe siècles)</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séjourner au bain. Le thermalisme entre médecine et société (XIVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Berlivet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boisseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lyon, 180 p., 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.5357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00620956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séjourner aux bains. Médecine et société (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...249 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boisseuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Lyon, 180 p., 2010, </w:t>
-[...129 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">PUL, pp.180, 2010, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...138 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pul.5357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960490v1</w:t>
@@ -11704,51 +11704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11C1B97D"/>
+    <w:nsid w:val="70F1F22B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11935,51 +11935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyn-nicoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0884-9047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079212689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111418674-025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957211v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berlivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabibbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Donato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandelier J." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquart Danielle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36167/ML125PDF" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/fr/7054-9782600057400.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1752-identit-di-testo-frammenti-collezioni-di-testi-glosse-e-rifacimenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.907" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/249163" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26427" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortesi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crisciani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332218v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Azzolini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cortesi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crisciani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.34072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruegel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barl&#246;sius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2537" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-20230063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.3010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22977953-07501006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RPH.5.114788" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7634" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.082.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1147" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2000.3761" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1995.3423" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1994.1298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332083v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weill-Parot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aus&#233;cache Mireille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandelier Jo&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26379" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andenmatten" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Donato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabibbo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Michetti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620956v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5357" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620977v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311141v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.1448" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2990" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyn-nicoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0884-9047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079212689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111418674-025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957211v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berlivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabibbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Donato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boisseuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandelier J." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquart Danielle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05473785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04693197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36167/ML125PDF" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/fr/7054-9782600057400.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1752-identit-di-testo-frammenti-collezioni-di-testi-glosse-e-rifacimenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.907" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jamme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chandelier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/249163" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26427" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237438v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.34072" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Azzolini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cortesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crisciani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960459v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortesi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crisciani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruegel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barl&#246;sius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2537" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jacquart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-20230063" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.3010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22977953-07501006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RPH.5.114788" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7634" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.082.0007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960413v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.1147" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2000.3761" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1995.3423" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1994.1298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01587528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332083v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042464v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weill-Parot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aus&#233;cache Mireille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandelier Jo&#235;l" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andenmatten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26379" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960479v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pia Donato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berlivet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabibbo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Michetti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620977v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.5357" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311141v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.1448" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009216v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2990" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>