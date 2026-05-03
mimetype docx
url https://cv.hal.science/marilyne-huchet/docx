--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1729,289 +1729,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elargissement de la zone euro et mesure des asymétries : un bilan empirique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
+                <w:t xml:space="preserve">Élargissement de la zone euro et mesure des asymétries, Un bilan empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (2), pp.341-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661112v1</w:t>
+                <w:t xml:space="preserve">halshs-00350385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing too fast? Shock asymmetries and the Euro area enlargement</w:t>
+                <w:t xml:space="preserve">Sacrifice ratio dispersion within the Euro Zone: What can be learned about implementing a Single Monetary Policy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Licheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (1), pp.33-56</w:t>
+              <w:t xml:space="preserve">International Review of Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.601-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00444849v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00143793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elargissement de la zone euro et mesure des asymétries : un bilan empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (2), pp.341-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Union’s preferential trade agreements in agricultural sector: a gravity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmaeil Pishbahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2027,290 +2040,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Agricultural Trade and Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.107-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacrifice ratio dispersion within the Euro Zone: What can be learned about implementing a Single Monetary Policy?</w:t>
+                <w:t xml:space="preserve">Growing too fast? Shock asymmetries and the Euro area enlargement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Licheron</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (5), pp.601-621</w:t>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (1), pp.33-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00143793v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élargissement de la zone euro et mesure des asymétries, Un bilan empirique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+                <w:t xml:space="preserve">Elargissement de la zone euro et mesure des asymétries : un bilan empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (2), pp.341-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00350385v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrifice ratio dispersion within the Euro Zone: what can be learned about implementing a single monetary policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Licheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (5), pp.601-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2890,51 +2890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotton as a resource for agri-food imports in Benin, Burkina Faso and Mali: What roles do sectoral and trade policies play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,138 +3251,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of FDI on food security: a sectoral approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of regional trade agreements on agrifood trade flows: Agricultural vs. food products, developed vs. developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habib Zitouna</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana M. Vijil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MAD Macroeconomics of Agriculture and Develoment - What challenges food security ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Nov 2013, Rennes, France. 27 p</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Nov 2013, Rennes, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189920v1</w:t>
+                <w:t xml:space="preserve">hal-00979840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of domestic support and border measures for developing countries’ food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3398,152 +3398,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Angers, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of regional trade agreements on agrifood trade flows: Agricultural vs. food products, developed vs. developing countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and indirect effects of FDI on food security: a sectoral approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariana M. Vijil</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Zitouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MAD Macroeconomics of Agriculture and Develoment - What challenges food security ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Nov 2013, Rennes, France. 15 p</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Nov 2013, Rennes, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979840v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural assistance, exchange rate and developing countries’ food security</w:t>
               </w:r>
@@ -3719,51 +3719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du taux de change sur la sécurité alimentaire des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anned-Linz Senadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4149,502 +4149,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the gravity approach to sector trade: who bears the trade costs?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+                <w:t xml:space="preserve">Sacrifice ratio dispersion within the Euro Zone: what can be learned about implementing a single monetary policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Licheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22. Symposium on Banking and Monetary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Strasbourg, France. 30p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02692170802287672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742046v1</w:t>
+                <w:t xml:space="preserve">hal-02819747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacrifice ratio dispersion within the Euro Zone: what can be learned about implementing a single monetary policy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Licheron</w:t>
+                <w:t xml:space="preserve">Growing too fast? Shock asymmetries and the Euro Area enlargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Symposium on Banking and Monetary Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24. Symposium on Money, Bank and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819747v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing too fast? Shock asymmetries and the Euro Area enlargement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying the gravity approach to sector trade: who bears the trade costs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Symposium on Money, Bank and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462663v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal barriers, agricultural trade, and the Euro Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual conference ETSG 2007 Athens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Joint seminar IAAE-EAAE, 104. Seminar of the European Association of Agricultural Economics (EAAE): Agricultural Economics and Transition: What was expected, what we observed, the lessons learned</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT.; European Association of Agricultural Economists (EAAE). INT., Sep 2007, Budapest, Hungary. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754307v1</w:t>
+                <w:t xml:space="preserve">hal-02285604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal barriers, agricultural trade, and the Euro Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint seminar IAAE-EAAE, 104. Seminar of the European Association of Agricultural Economics (EAAE): Agricultural Economics and Transition: What was expected, what we observed, the lessons learned</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT.; European Association of Agricultural Economists (EAAE). INT., Sep 2007, Budapest, Hungary. 23 p</w:t>
+              <w:t xml:space="preserve">9. Annual conference ETSG 2007 Athens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285604v1</w:t>
+                <w:t xml:space="preserve">hal-02754307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal barriers, agricultural trade, and the Euro Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4682,77 +4682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrifice ratios dispersion in the euro area : what can we learn for the conduct of a single monetary policy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Licheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th sympsium on banking and monetary economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4777,51 +4777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi d'Okun comme indicateur de dispersion des pays européens : peut-on parler de convergence des structures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6894,51 +6894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agrocampus Ouest. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -6992,51 +6992,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et enjeux de l'intégration économique: une analyse empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes 1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7086,51 +7086,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of domestic support and border measures for developing countries’ food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7166,51 +7166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National food security: a framework for public policy and international trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7336,51 +7336,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D4D334F"/>
+    <w:nsid w:val="E47A219C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7567,51 +7567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyne-huchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9281-9595" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078745934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minto Konlani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.540.2103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vijil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-016-0623-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Slimane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Zitouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tav&#233;ra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadoret-David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.01.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mensah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.12107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQ8NDQH3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Bahmani-Oskooee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/CES1097-1475460202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pentec&#244;te" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.06.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMFST2T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2010.00531.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F724698CB1B21EA0E5ABDFBA1F3318E0CABB48A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Pishbahar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00217.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipchitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8268.2009.00210.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Licheron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692170802287672" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0161-8938(02)00204-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindourewa Peketi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169623v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana M. Vijil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz S&#233;nadin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz Senadin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Korinek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheptea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bassene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korinek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5k9cvpldq533-en" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5kg0t00nrthc-en" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5kg3slm7b8hg-en" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G Syrengelas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyne-huchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9281-9595" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078745934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minto Konlani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.540.2103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vijil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-016-0623-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Slimane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Zitouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tav&#233;ra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadoret-David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.01.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mensah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.12107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQ8NDQH3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Bahmani-Oskooee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/CES1097-1475460202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pentec&#244;te" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.06.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMFST2T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2010.00531.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F724698CB1B21EA0E5ABDFBA1F3318E0CABB48A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Pishbahar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00217.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipchitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8268.2009.00210.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Licheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692170802287672" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0161-8938(02)00204-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindourewa Peketi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169623v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana M. Vijil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz S&#233;nadin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz Senadin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Korinek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheptea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bassene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korinek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5k9cvpldq533-en" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5kg0t00nrthc-en" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5kg3slm7b8hg-en" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G Syrengelas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>