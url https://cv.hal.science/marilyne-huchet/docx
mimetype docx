--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -810,454 +810,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sectoral FDI in promoting agricultural production and improving food security</w:t>
+                <w:t xml:space="preserve">The &amp;quot;Mother of All Puzzles&amp;quot; at thirty: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ben Slimane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+                <w:t xml:space="preserve">Christophe Tavéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Zitouna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Poutineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cadoret-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 145 (May 2016), pp.34</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 141, pp.80-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inteco.2015.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169624v1</w:t>
+                <w:t xml:space="preserve">halshs-01112088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Mother of All Puzzles&amp;quot; at thirty: a meta-analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of sectoral FDI in promoting agricultural production and improving food security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Charpentier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 141, pp.80-96. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 145 (May 2016), pp.34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01112088v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure Access and Household Welfare in Rural Ghana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle du coton sur la filière maïs au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mensah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Aurore Guenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Development Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 341, pp.107-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130507v1</w:t>
+                <w:t xml:space="preserve">hal-01123440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du coton sur la filière maïs au Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrastructure Access and Household Welfare in Rural Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Guenot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Development Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3), pp.508-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8268.12107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123440v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange rate uncertainty and trade flows between the unites states and china</w:t>
               </w:r>
@@ -1729,588 +1729,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élargissement de la zone euro et mesure des asymétries, Un bilan empirique</w:t>
+                <w:t xml:space="preserve">Elargissement de la zone euro et mesure des asymétries : un bilan empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (2), pp.341-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00350385v1</w:t>
+                <w:t xml:space="preserve">hal-00729854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacrifice ratio dispersion within the Euro Zone: What can be learned about implementing a Single Monetary Policy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European Union’s preferential trade agreements in agricultural sector: a gravity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmaeil Pishbahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Licheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (5), pp.601-621</w:t>
+              <w:t xml:space="preserve">Journal of International Agricultural Trade and Developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.107-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00143793v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elargissement de la zone euro et mesure des asymétries : un bilan empirique</w:t>
+                <w:t xml:space="preserve">Growing too fast? Shock asymmetries and the Euro area enlargement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Sébastien Pentecôte</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (2), pp.341-358</w:t>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (1), pp.33-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729854v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Union’s preferential trade agreements in agricultural sector: a gravity approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+                <w:t xml:space="preserve">Elargissement de la zone euro et mesure des asymétries : un bilan empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Agricultural Trade and Developments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.107-127</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (2), pp.341-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462465v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing too fast? Shock asymmetries and the Euro area enlargement</w:t>
+                <w:t xml:space="preserve">Élargissement de la zone euro et mesure des asymétries, Un bilan empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (1), pp.33-56</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (2), pp.341-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00444849v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00350385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elargissement de la zone euro et mesure des asymétries : un bilan empirique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sacrifice ratio dispersion within the Euro Zone: What can be learned about implementing a Single Monetary Policy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
+                <w:t xml:space="preserve">Julien Licheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (2), pp.341-358</w:t>
+              <w:t xml:space="preserve">International Review of Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.601-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661112v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00143793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrifice ratio dispersion within the Euro Zone: what can be learned about implementing a single monetary policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Licheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (5), pp.601-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2338,174 +2338,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions de réaction des banques centrales européennes et convergence</w:t>
+                <w:t xml:space="preserve">Does single monetary policy have asymmetric real effects in EMU ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (2), pp.151-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0161-8938(02)00204-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143784v1</w:t>
+                <w:t xml:space="preserve">halshs-00143785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does single monetary policy have asymmetric real effects in EMU ?</w:t>
+                <w:t xml:space="preserve">Fonctions de réaction des banques centrales européennes et convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 79 (3), p.297-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0161-8938(02)00204-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00143785v1</w:t>
+                <w:t xml:space="preserve">halshs-00143784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2625,316 +2625,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competitiveness of French agri-food exports: a methodological and comparative approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French agri-food exports vs. Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018-AAEA Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA., Aug 2018, Washington, D.C., United States. 22 p</w:t>
+              <w:t xml:space="preserve">81. Annual conference of the AES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2018, Coventry, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964294v1</w:t>
+                <w:t xml:space="preserve">hal-02175591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competitiveness of French exports of animal products</w:t>
+                <w:t xml:space="preserve">The competitiveness of French agri-food exports: a methodological and comparative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 27 p</w:t>
+              <w:t xml:space="preserve">2018-AAEA Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA., Aug 2018, Washington, D.C., United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964297v1</w:t>
+                <w:t xml:space="preserve">hal-01964294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French agri-food exports vs. Brexit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The competitiveness of French exports of animal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81. Annual conference of the AES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2018, Coventry, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175591v1</w:t>
+                <w:t xml:space="preserve">hal-01964297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotton as a resource for agri-food imports in Benin, Burkina Faso and Mali: What roles do sectoral and trade policies play?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,77 +3080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are FDI inflows and energy price affect the food import dependency in developing countries? Evidence from panel VAR Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Zitouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAE PhD workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT. Associazione Italiana di Economia Agraria e Applicata (AIEAA)., Jun 2015, ROME, Italy. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3434,77 +3434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of FDI on food security: a sectoral approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Zitouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MAD Macroeconomics of Agriculture and Develoment - What challenges food security ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Nov 2013, Rennes, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3611,211 +3611,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du taux de change sur la sécurité alimentaire des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anned-Linz Sénadin</w:t>
+                <w:t xml:space="preserve">Anned-Linz Senadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toulouse (FR), France. 31 p</w:t>
+              <w:t xml:space="preserve">6. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2012, Toulouse, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840643v1</w:t>
+                <w:t xml:space="preserve">hal-02746844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du taux de change sur la sécurité alimentaire des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anned-Linz Senadin</w:t>
+                <w:t xml:space="preserve">Anned-Linz Sénadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2012, Toulouse, France. 30 p</w:t>
+              <w:t xml:space="preserve">6èmes journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse (FR), France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746844v1</w:t>
+                <w:t xml:space="preserve">hal-00840643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between trade openness and economic growth: some new insights on the openness measurement issue</w:t>
               </w:r>
@@ -4073,51 +4073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock asymmetries and distance to the Euro Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4149,502 +4149,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacrifice ratio dispersion within the Euro Zone: what can be learned about implementing a single monetary policy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Licheron</w:t>
+                <w:t xml:space="preserve">Applying the gravity approach to sector trade: who bears the trade costs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Symposium on Banking and Monetary Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819747v1</w:t>
+                <w:t xml:space="preserve">hal-00742046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing too fast? Shock asymmetries and the Euro Area enlargement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
+                <w:t xml:space="preserve">Sacrifice ratio dispersion within the Euro Zone: what can be learned about implementing a single monetary policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Licheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Symposium on Money, Bank and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22. Symposium on Banking and Monetary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Strasbourg, France. 30p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02692170802287672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462663v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the gravity approach to sector trade: who bears the trade costs?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growing too fast? Shock asymmetries and the Euro Area enlargement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">24. Symposium on Money, Bank and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742046v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal barriers, agricultural trade, and the Euro Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint seminar IAAE-EAAE, 104. Seminar of the European Association of Agricultural Economics (EAAE): Agricultural Economics and Transition: What was expected, what we observed, the lessons learned</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT.; European Association of Agricultural Economists (EAAE). INT., Sep 2007, Budapest, Hungary. 23 p</w:t>
+              <w:t xml:space="preserve">9. Annual conference ETSG 2007 Athens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285604v1</w:t>
+                <w:t xml:space="preserve">hal-02754307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal barriers, agricultural trade, and the Euro Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual conference ETSG 2007 Athens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Joint seminar IAAE-EAAE, 104. Seminar of the European Association of Agricultural Economics (EAAE): Agricultural Economics and Transition: What was expected, what we observed, the lessons learned</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT.; European Association of Agricultural Economists (EAAE). INT., Sep 2007, Budapest, Hungary. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754307v1</w:t>
+                <w:t xml:space="preserve">hal-02285604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal barriers, agricultural trade, and the Euro Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4682,77 +4682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacrifice ratios dispersion in the euro area : what can we learn for the conduct of a single monetary policy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Licheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th sympsium on banking and monetary economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4777,51 +4777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi d'Okun comme indicateur de dispersion des pays européens : peut-on parler de convergence des structures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6081,77 +6081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do FDI inflows and energy price affect the food import dependency in developing countries? Evidence from panel VAR Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Zitouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2016, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6283,51 +6283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anned-Linz Senadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2013, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6894,51 +6894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agrocampus Ouest. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -6992,51 +6992,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et enjeux de l'intégration économique: une analyse empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes 1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7086,51 +7086,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of domestic support and border measures for developing countries’ food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7166,51 +7166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National food security: a framework for public policy and international trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7336,51 +7336,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E47A219C"/>
+    <w:nsid w:val="DFF869CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7567,51 +7567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyne-huchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9281-9595" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078745934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minto Konlani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.540.2103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vijil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-016-0623-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Slimane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Zitouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tav&#233;ra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadoret-David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.01.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mensah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.12107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQ8NDQH3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Bahmani-Oskooee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/CES1097-1475460202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pentec&#244;te" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.06.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMFST2T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2010.00531.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F724698CB1B21EA0E5ABDFBA1F3318E0CABB48A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Pishbahar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00217.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipchitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8268.2009.00210.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Licheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692170802287672" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0161-8938(02)00204-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindourewa Peketi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169623v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana M. Vijil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz S&#233;nadin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz Senadin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Korinek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheptea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bassene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korinek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5k9cvpldq533-en" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5kg0t00nrthc-en" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5kg3slm7b8hg-en" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G Syrengelas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyne-huchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9281-9595" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078745934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minto Konlani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7g" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.540.2103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vijil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-016-0623-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tav&#233;ra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadoret-David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.01.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Slimane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Zitouna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mensah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.12107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQ8NDQH3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Bahmani-Oskooee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/CES1097-1475460202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pentec&#244;te" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.06.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMFST2T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2010.00531.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F724698CB1B21EA0E5ABDFBA1F3318E0CABB48A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Pishbahar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00217.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipchitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8268.2009.00210.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Licheron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692170802287672" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0161-8938(02)00204-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bali&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindourewa Peketi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169623v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana M. Vijil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz Senadin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anned-Linz S&#233;nadin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Korinek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheptea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bassene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korinek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5k9cvpldq533-en" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vijil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5kg0t00nrthc-en" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/5kg3slm7b8hg-en" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729840v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G Syrengelas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729234v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795376v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>