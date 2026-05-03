--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1846,485 +1846,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
+                <w:t xml:space="preserve">Mouthparts morphology of the mealybug Phenacoccus aceris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Webster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pichon</w:t>
+                <w:t xml:space="preserve">Antoine Alliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella van Munster</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (1), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922319v1</w:t>
+                <w:t xml:space="preserve">hal-02621222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viroses transmises par les pucerons : deux protéines au rôle majeur</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02617787v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect cuticular proteins and their role in transmission of phytoviruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Viroses transmises par les pucerons : deux protéines au rôle majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Cabeza-Orcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 461, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02620983v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouthparts morphology of the mealybug Phenacoccus aceris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+                <w:t xml:space="preserve">Insect cuticular proteins and their role in transmission of phytoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621222v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
               </w:r>
@@ -2444,51 +2444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic composition of the acrostyle: novel approaches to identify cuticular proteins involved in virus-insect interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,295 +2572,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting alters aphid probing behaviour but does not universally increase the transmission rate of non-circulative viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000971⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624796v1</w:t>
+                <w:t xml:space="preserve">hal-01588181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+                <w:t xml:space="preserve">Fasting alters aphid probing behaviour but does not universally increase the transmission rate of non-circulative viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aranzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo P. P. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (12), pp 3111-3121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588181v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genomes of many yam species contain transcriptionally active endogenous geminiviral sequences that may be functionally expressed</w:t>
               </w:r>
@@ -3289,492 +3289,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot;: a newly described anatomical structure in aphid stylets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Insights into the Molecular Mechanisms of Cauliflower Mosaic Virus Transmission by Its Insect Vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
+                <w:t xml:space="preserve">F. Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aviv Dombrovsky</w:t>
+                <w:t xml:space="preserve">M. Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Cazevieille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plisson-Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asd.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (9), pp.4706-4713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02662-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658132v1</w:t>
+                <w:t xml:space="preserve">hal-02359223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot;: a newly described anatomical structure in aphid stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviv Dombrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (4), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667006v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Insights into the Molecular Mechanisms of Cauliflower Mosaic Virus Transmission by Its Insect Vector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Drucker</w:t>
+                <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Plisson-Chastang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.524-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02662-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for plant microtubules in the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,51 +3998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protein key to plant virus transmission at the tip of the insect vector stylet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,467 +4113,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Mature P3-virus Particle Complex of Cauliflower Mosaic Virus Revealed by Cryo-electron Microscopy.</w:t>
+                <w:t xml:space="preserve">A Single Amino Acid Position in the Helper Component of Cauliflower Mosaic Virus Can Change the Spectrum of Transmitting Vector Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Plisson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2004.11.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (21), pp.13587-13593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.79.21.13587-13593.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108028v1</w:t>
+                <w:t xml:space="preserve">hal-02678188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination every day: abundant recombination in a virus during a single multi-cellular host infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionnel Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (3), pp.389-395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.0030089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Amino Acid Position in the Helper Component of Cauliflower Mosaic Virus Can Change the Spectrum of Transmitting Vector Species</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure of the Mature P3-virus Particle Complex of Cauliflower Mosaic Virus Revealed by Cryo-electron Microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 346 (1), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2004.11.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.79.21.13587-13593.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678188v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splicing of Cauliflower mosaic virus 35S RNA serves to downregulate a toxic gene product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,64 +4663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular distribution of viral gene products regulates a complex mechanism of cauliflower mosaic virus acquisition by its aphid vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4801,51 +4801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of the helper component of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,51 +5116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA transcription and repressor binding affect deletion formation in Escherichia coli plasmids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranzazu Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Hemipteran Plant Interaction Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Melbourne, Australia</w:t>
@@ -6367,191 +6367,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de transmission des virus de plante par des vecteurs arthropodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron X-ray micro-tomography: an approach to unravel the biogenesis of aphid stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence débat Virus, environnement et évolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Hemipteran Plant Interaction Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708533v1</w:t>
+                <w:t xml:space="preserve">hal-04708532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray micro-tomography: an approach to unravel the biogenesis of aphid stylets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de transmission des virus de plante par des vecteurs arthropodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Hemipteran Plant Interaction Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Conférence débat Virus, environnement et évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708532v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncirculative virus transmission by aphids: current knowledge on virus-vector interactions</w:t>
               </w:r>
@@ -6783,51 +6783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6878,51 +6878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6997,579 +6997,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t>
+                <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786195v1</w:t>
+                <w:t xml:space="preserve">hal-02737336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
+                <w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
+              <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737336v1</w:t>
+                <w:t xml:space="preserve">hal-02786195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant virus receptor candidates in the stylets of their aphid vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure of the Cauliflower mosaic virus P2 protein: insight into molecular mechanism of transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Plant Virus Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708539v1</w:t>
+                <w:t xml:space="preserve">hal-02733927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From stylet to cuticle: Transcriptomics and genomics of aphid cuticular protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Cauliflower mosaic virus P2 protein: insight into molecular mechanism of transmission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of plant virus receptor candidates in the stylets of their aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
+              <w:t xml:space="preserve">14. International Plant Virus Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733927v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural study of potential plant virus receptors</w:t>
               </w:r>
@@ -7581,77 +7581,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
@@ -7743,3556 +7743,3556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stylet(s) à leur cuticule: transcriptomique et genomique des proteines cuticulaires de puceron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+                <w:t xml:space="preserve">Development of a robust CRISPR-Cas9 mutagenesis protocol in the pea aphid to knock out stylin-01 gene and study the role of Stylin-01 cuticular protein in Cauliflower mosaic virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBI 2019 - Colloque de Biologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fourcassié, Vincent, Jun 2019, Albi, France</w:t>
+              <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169393v1</w:t>
+                <w:t xml:space="preserve">hal-02154683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a robust CRISPR-Cas9 mutagenesis protocol in the pea aphid to knock out stylin-01 gene and study the role of Stylin-01 cuticular protein in Cauliflower mosaic virus transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+                <w:t xml:space="preserve">Des stylet(s) à leur cuticule: transcriptomique et genomique des proteines cuticulaires de puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">CBI 2019 - Colloque de Biologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fourcassié, Vincent, Jun 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154683v1</w:t>
+                <w:t xml:space="preserve">hal-02169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Masson</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Effectome meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
+              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787578v1</w:t>
+                <w:t xml:space="preserve">hal-02790162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11. Effectome meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785593v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
+              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733649v1</w:t>
+                <w:t xml:space="preserve">hal-02785593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant virus receptor candidates in the stylets of their aphid vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733647v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’identification de récepteurs de virus de plante non-circulants chez les pucerons</w:t>
+                <w:t xml:space="preserve">Identification of plant virus receptor candidates in the stylets of their aphid vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785266v1</w:t>
+                <w:t xml:space="preserve">hal-02733647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l’identification de récepteurs de virus de plante non-circulants chez les pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790162v1</w:t>
+                <w:t xml:space="preserve">hal-02785266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockdown of cuticular transcripts in aphids: the ups and downs</w:t>
+                <w:t xml:space="preserve">Caractérisation du rôle des protéines cuticulaires de l’acrostyle dans la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nougonna</w:t>
+                <w:t xml:space="preserve">Cyrielle Ndougonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603150v1</w:t>
+                <w:t xml:space="preserve">hal-02784939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle – organe des stylets de puceron qui porte les récepteurs de virus de plante – dans les interactions plante-insecte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knockdown of cuticular transcripts in aphids: the ups and downs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nougonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Printemps de Baillarguet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montferrier-Sur-Lez, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785421v1</w:t>
+                <w:t xml:space="preserve">hal-01603150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acrostyle organ within aphid stylets: role in plant virus transmission and plant-insect interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’UMR IGEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylin-1: a putative receptor of Cauliflower mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Craig Webster</w:t>
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle – organe des stylets de puceron qui porte les récepteurs de virus de plante – dans les interactions plante-insecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">9. Printemps de Baillarguet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montferrier-Sur-Lez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607835v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Stylin-1: a putative receptor of Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD network “Insect science” annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789040v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions.</w:t>
+                <w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">European PhD network “Insect science” annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603038v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the proteomic composition of the acrostyle through novel methods and the identification of cuticular proteins available for viral binding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607464v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vection des bactéries par les insectes : la cuticule importe t’elle ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Understanding the proteomic composition of the acrostyle through novel methods and the identification of cuticular proteins available for viral binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France. 35 p</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651301v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vection des bactéries par les insectes : la cuticule importe t’elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604325v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle dans les interactions plante-puceron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Arafah</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789039v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid mouthparts: a key target for plant protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle dans les interactions plante-puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cassava Whitefly Project 3rd annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bill and Melinda Gates Foundation, Nov 2017, Ronda, Spain</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708540v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle des protéines cuticulaires de l’acrostyle dans la transmission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphid mouthparts: a key target for plant protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">Cassava Whitefly Project 3rd annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bill and Melinda Gates Foundation, Nov 2017, Ronda, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784939v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acrostyle within aphid stylets : role in plant virus transmission and plant-aphid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ICE.2016.93529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604019v1</w:t>
+                <w:t xml:space="preserve">hal-02739083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector manipulation by viruses: The pathosystem Brassicaceae-aphids-phytoviruses, a study case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acrostyle within aphid stylets: role in plant virus transmission and plant-aphid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ameline Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entomology and Nematology Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Davis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740738v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle within aphid stylets: role in plant virus transmission and plant-aphid interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomology and Nematology Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Davis, United States</w:t>
+              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799478v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 mutagenesis in the pea aphid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vector manipulation by viruses: The pathosystem Brassicaceae-aphids-phytoviruses, a study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ICE.2016.93545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794226v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle, organ within aphid’s mouthparts: an Achille’s heel for virus transmission ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CRISPR-Cas9 mutagenesis in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Colle-sur-Loup, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605778v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle within aphid stylets : role in plant virus transmission and plant-aphid interaction</w:t>
+                <w:t xml:space="preserve">The acrostyle, organ within aphid’s mouthparts: an Achille’s heel for virus transmission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Colle-sur-Loup, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1603/ICE.2016.93529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02739083v1</w:t>
+                <w:t xml:space="preserve">hal-01605778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylin-1, the first protein located in the acrostyle and its role in non-circulative virus transmission by aphids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Craig Webster</w:t>
+                <w:t xml:space="preserve">Structural characterization of the protein P2, the aphid transmission factor of the cauliflower mosaic virus. Rencontres de Virologie Végétale (RVV). 15, 2015/01/18-22, Aussois, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Padilla</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794212v1</w:t>
+                <w:t xml:space="preserve">hal-02739479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the acrostyle, organ recently discovered at the tip of aphid maxillary stylets involved in plant virus transmission</w:t>
+                <w:t xml:space="preserve">The acrostyle, an organ within aphid mouthparts : role in plant virus transmission and plant-aphid interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Experimental Biology annual meeting (SEB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Experimental Biology (SEB)., Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Plant Molecular Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11. Brazilian Genetics Society., Oct 2015, Foz-de-Iguazu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794213v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouthparts anatomy and transmission studies of the Grapevine leafroll-associated virus 1 and Grapevine virus A by the mealybug Phenacoccus aceris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acrostyle in aphid's stylets: an Achilles heel for virus transmission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123126v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle within aphid’s stylets: role in plant virus transmission and in plant-aphid interactions</w:t>
+                <w:t xml:space="preserve">Characterization of the acrostyle, organ recently discovered at the tip of aphid maxillary stylets involved in plant virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Université de Californie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">Society of Experimental Biology annual meeting (SEB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Experimental Biology (SEB)., Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797252v1</w:t>
+                <w:t xml:space="preserve">hal-02794213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle in aphid's stylets: an Achilles heel for virus transmission?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stylin-1, the first protein located in the acrostyle and its role in non-circulative virus transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793112v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle, an organ within aphid mouthparts : role in plant virus transmission and plant-aphid interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouthparts anatomy and transmission studies of the Grapevine leafroll-associated virus 1 and Grapevine virus A by the mealybug Phenacoccus aceris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Alliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Hommay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Molecular Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11. Brazilian Genetics Society., Oct 2015, Foz-de-Iguazu, Brazil</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794219v1</w:t>
+                <w:t xml:space="preserve">hal-01123126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of the protein P2, the aphid transmission factor of the cauliflower mosaic virus. Rencontres de Virologie Végétale (RVV). 15, 2015/01/18-22, Aussois, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Richard</w:t>
+                <w:t xml:space="preserve">The acrostyle within aphid’s stylets: role in plant virus transmission and in plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Trapani</w:t>
+                <w:t xml:space="preserve">Rodrigo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Séminaire Université de Californie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739479v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the study of grapevine leafroll disease in north eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Alliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Hommay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11334,51 +11334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre-acquisition starvation on aphid transmission of non-circulative viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11498,90 +11498,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receptors of non-circulative viruses in their insect vectors : Cucumber mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
@@ -11623,51 +11623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Acrostyle, an organ present at the tip of aphid maxillary stylets involved in non-circulative virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11889,342 +11889,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découverte et caractérisation d'un nouvel organe - l'acrostyle - dans les stylets du puceron impliqué dans la transmission des virus de plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">3. Journées Scientifiques et Techniques du réseau des Microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biochimie et Physiologie Moléculaire des Plantes (0386)., Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802554v1</w:t>
+                <w:t xml:space="preserve">hal-02802950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804575v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte et caractérisation d'un nouvel organe - l'acrostyle - dans les stylets du puceron impliqué dans la transmission des virus de plante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Scientifiques et Techniques du réseau des Microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biochimie et Physiologie Moléculaire des Plantes (0386)., Nov 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802950v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acrostyle, ou la face cachée des stylets maxillaires de puceron</w:t>
               </w:r>
@@ -12292,51 +12292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée du canal commun des stylets maxillaires de puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12387,51 +12387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the characterization of the functional role of the common duct in aphid stylets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12482,51 +12482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur du Cauliflower mosaic virus (CaMV) dans les stylets de son puceron vecteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12590,51 +12590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12702,51 +12702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12827,51 +12827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12965,51 +12965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13073,51 +13073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cauliflower mosaic virus utilise les microtubules pour permettre la formation d'un corps d'inclusion spécialisé dans la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13198,51 +13198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus (CaMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13304,394 +13304,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la spécificité de l’interaction entre le CaMV et les pucerons vecteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Un acide aminé dans le helper du CAMV contrôle la spécifité de transmission par insecte vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arenzazu Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ferreres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. congrés de la S.F.P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762816v1</w:t>
+                <w:t xml:space="preserve">hal-02763304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la spécificité de l’interaction entre le CaMV et les pucerons vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764093v1</w:t>
+                <w:t xml:space="preserve">hal-02762816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un acide aminé dans le helper du CAMV contrôle la spécifité de transmission par insecte vecteur</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. congrés de la S.F.P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763304v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies of the CaMV particle and the reconstituted complex P3/virion</w:t>
               </w:r>
@@ -14074,277 +14074,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 in the pea aphid Acyrthosiphon pisum to generate Stylin-01 knockout mutants and study the role of Stylin-01 in Cauliflower mosaic virus transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
+                <w:t xml:space="preserve">Analysis of the retort organs, producing mouthpart cuticle, in (the pea) aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ressnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
+              <w:t xml:space="preserve">CBI 2019 - Colloque de Biologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737793v1</w:t>
+                <w:t xml:space="preserve">hal-02169373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the retort organs, producing mouthpart cuticle, in (the pea) aphid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bulet</w:t>
+                <w:t xml:space="preserve">CRISPR-Cas9 in the pea aphid Acyrthosiphon pisum to generate Stylin-01 knockout mutants and study the role of Stylin-01 in Cauliflower mosaic virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBI 2019 - Colloque de Biologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Albi, France. </w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169373v1</w:t>
+                <w:t xml:space="preserve">hal-02737793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets, which bears receptors of plant viruses – in plant-aphid interactions</w:t>
               </w:r>
@@ -14438,51 +14438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-acquisition starvation does not increase the transmission rate of cucumber mosaic virus (cmv) by aphis gossypii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14602,51 +14602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Colloque de la Biologie de l’Insecte (CBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. , 2016, Programme CBI 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14790,316 +14790,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouthparts anatomy and transmission studies of Grapevine leafroll-associated virus 1 and Grapevine virus A by the mealybug Phenacoccus aceris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pre-acquisition starvation on aphid transmission of non-circulative viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ankara, Turkey. 2015</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203827v1</w:t>
+                <w:t xml:space="preserve">hal-02801104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-acquisition starvation on aphid transmission of non-circulative viruses</w:t>
+                <w:t xml:space="preserve">Mouthparts anatomy and transmission studies of Grapevine leafroll-associated virus 1 and Grapevine virus A by the mealybug Phenacoccus aceris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Webster</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Alliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Uzest-Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Hommay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
+              <w:t xml:space="preserve">18. Congress of the International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ankara, Turkey. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801104v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Acrostyle of aphid stylets a universal transport device for non-circulative viruses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15154,64 +15154,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Acrostyle, an organ present at the tip of aphid maxillary stylets involved in non-circulative virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15279,51 +15279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What has the acrostyle - a newly described organ at the tip of the maxillary stylets - to do with plant/insect interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15618,370 +15618,488 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling clearing and Hybridization Chain Reaction approaches to investigate gene expression in organs inside whole-mount intact insect.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Aphid stylin cuticular proteins contribute to turnip mosaic virus ( Potyvirus ) transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721717v1</w:t>
+                <w:t xml:space="preserve">hal-05574772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intriguing success of helper components in vector-transmission of plant viruses.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
+                <w:t xml:space="preserve">Coupling clearing and Hybridization Chain Reaction approaches to investigate gene expression in organs inside whole-mount intact insect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551659v1</w:t>
+                <w:t xml:space="preserve">hal-04721717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The intriguing success of helper components in vector-transmission of plant viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A clonally reproducing generalist aphid pest colonises diverse host plants by rapid transcriptional plasticity of duplicated gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Mugford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15991,105 +16109,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acrostyle: un organe au coeur des interactions virus-puceron-plante hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier (UM), FRA, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04708524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16157,51 +16275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66BEB885"/>
+    <w:nsid w:val="6537D6DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16388,51 +16506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyne-uzest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7459-8434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23457156X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Gal&#225;n-Cubero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Plaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hernando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.70028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.70187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhao Ge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Jia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Shan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifang Gao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55288-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arnoldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Novak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.24561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Ramasamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaikunthavasan Thiruchenthooran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibutius T P Jayadas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thampoe Eswaramohan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanga Santhirasegaram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07564-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427505v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ressnikoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100828" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12508" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Cabeza-Orcel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alliaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12469" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P. P. Almeida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000971" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murrell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koohapitagtam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vev002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2010.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS1923Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uzest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson-Chastang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02662-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.11.052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNBVTG23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Galibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vilette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05447.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165465v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165503v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708527v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708535v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733927v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737863v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169393v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nougonna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785421v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607835v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607464v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708540v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604019v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Arnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93545" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799478v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605778v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93529" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794212v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794213v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123126v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793112v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794219v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739479v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecorre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Maguet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793160v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166355v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804163v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803942v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802950v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824082v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166356v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166357v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166358v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855005v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chabanes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708526v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169373v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605886v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743178v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798133v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Murrell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneerat Koohapitagtam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Golden" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203827v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801104v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793159v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793416v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551737v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna Priya Rajarapu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane E. Ullman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorith Rotenberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma A. Ordaz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818526.ch7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apsnet.org/apsstore/shopapspress/Pages/45164.aspx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721717v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551659v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04708524v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyne-uzest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7459-8434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23457156X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Gal&#225;n-Cubero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Plaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hernando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.70028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.70187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhao Ge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Jia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Shan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifang Gao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55288-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arnoldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Novak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.24561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Ramasamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaikunthavasan Thiruchenthooran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibutius T P Jayadas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thampoe Eswaramohan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanga Santhirasegaram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07564-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427505v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ressnikoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100828" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12508" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alliaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Cabeza-Orcel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12469" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P. P. Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000971" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murrell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koohapitagtam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vev002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uzest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson-Chastang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02662-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2010.02.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS1923Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Galibert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030089" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.11.052" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNBVTG23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vilette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05447.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165465v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165503v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708527v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708532v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708535v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737863v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nougonna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607464v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739083v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93529" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604019v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Arnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93545" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecorre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794219v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793112v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Maguet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793160v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166355v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804163v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803942v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824082v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166356v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166357v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166358v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855005v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chabanes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708526v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169373v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605886v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743178v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798133v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Murrell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneerat Koohapitagtam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Golden" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801104v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203827v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793159v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793416v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551737v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna Priya Rajarapu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane E. Ullman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorith Rotenberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma A. Ordaz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818526.ch7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apsnet.org/apsstore/shopapspress/Pages/45164.aspx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551659v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04708524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>