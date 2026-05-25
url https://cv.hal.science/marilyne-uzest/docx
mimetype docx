--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -315,433 +315,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemipteran vectors of stylet‐borne plant viruses: Aphids lead the charge</w:t>
+                <w:t xml:space="preserve">Viral RNA polymerase as a SUMOylation decoy inhibits RNA quality control to promote potyvirus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Fu</w:t>
+                <w:t xml:space="preserve">Linhao Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Colella</w:t>
+                <w:t xml:space="preserve">Mingxuan Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hongying Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.70187⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55288-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516385v1</w:t>
+                <w:t xml:space="preserve">hal-04862525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral RNA polymerase as a SUMOylation decoy inhibits RNA quality control to promote potyvirus infection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stylet cuticular gene-directed mutagenesis impairs the pea aphid vector capacity to transmit a plant virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongying Shan</w:t>
+                <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weifang Gao</w:t>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Jiang</w:t>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55288-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.e1013192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862525v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylet cuticular gene-directed mutagenesis impairs the pea aphid vector capacity to transmit a plant virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hemipteran vectors of stylet‐borne plant viruses: Aphids lead the charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Achard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (5), pp.e1013192. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.70187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05100589v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of the piercing mouth during the last molt of the diseases-transmitting aphids and mosquitoes as revealed by synchrotron X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -831,77 +831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling clearing and hybridization chain reaction approaches to investigate gene expression in organs inside intact insect heads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87 (8), pp.1675-1996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1320,51 +1320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuticular Structure Proteomics in the Pea Aphid Acyrthosiphon pisum Reveals New Plant Virus Receptor Candidates at the Tip of Maxillary Stylets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1748,51 +1748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,485 +1846,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouthparts morphology of the mealybug Phenacoccus aceris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Insect cuticular proteins and their role in transmission of phytoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621222v1</w:t>
+                <w:t xml:space="preserve">hal-02620983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viroses transmises par les pucerons : deux protéines au rôle majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Cabeza-Orcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 461, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01922319v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viroses transmises par les pucerons : deux protéines au rôle majeur</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02617787v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect cuticular proteins and their role in transmission of phytoviruses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mouthparts morphology of the mealybug Phenacoccus aceris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Alliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herrbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Insectology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (1), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620983v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
               </w:r>
@@ -2444,90 +2444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic composition of the acrostyle: novel approaches to identify cuticular proteins involved in virus-insect interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2725,51 +2725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting alters aphid probing behaviour but does not universally increase the transmission rate of non-circulative viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranzazu Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3084,51 +3084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission d’un complexe : pas si simple. Cas du virus de la mosaïque du chou-fleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New research horizons in vector-transmission of plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3289,505 +3289,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Insights into the Molecular Mechanisms of Cauliflower Mosaic Virus Transmission by Its Insect Vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot;: a newly described anatomical structure in aphid stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hoh</w:t>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Uzest</w:t>
+                <w:t xml:space="preserve">Aviv Dombrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drucker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Bron</w:t>
+                <w:t xml:space="preserve">Chantal Cazevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02662-09⟩</w:t>
+              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (4), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359223v1</w:t>
+                <w:t xml:space="preserve">hal-02658132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot;: a newly described anatomical structure in aphid stylets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cazevieille</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asd.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.524-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658132v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Structural Insights into the Molecular Mechanisms of Cauliflower Mosaic Virus Transmission by Its Insect Vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Plisson-Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (9), pp.4706-4713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02662-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667006v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for plant microtubules in the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,51 +3864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une protéine clé pour la transmission d'un virus de plante à la pointe des stylets de l'insecte vecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,64 +3985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protein key to plant virus transmission at the tip of the insect vector stylet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,467 +4113,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Amino Acid Position in the Helper Component of Cauliflower Mosaic Virus Can Change the Spectrum of Transmitting Vector Species</w:t>
+                <w:t xml:space="preserve">Structure of the Mature P3-virus Particle Complex of Cauliflower Mosaic Virus Revealed by Cryo-electron Microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.79.21.13587-13593.2005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 346 (1), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2004.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678188v1</w:t>
+                <w:t xml:space="preserve">hal-00108028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination every day: abundant recombination in a virus during a single multi-cellular host infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionnel Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (3), pp.389-395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.0030089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Mature P3-virus Particle Complex of Cauliflower Mosaic Virus Revealed by Cryo-electron Microscopy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Single Amino Acid Position in the Helper Component of Cauliflower Mosaic Virus Can Change the Spectrum of Transmitting Vector Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2004.11.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (21), pp.13587-13593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.79.21.13587-13593.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00108028v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splicing of Cauliflower mosaic virus 35S RNA serves to downregulate a toxic gene product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,90 +4663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular distribution of viral gene products regulates a complex mechanism of cauliflower mosaic virus acquisition by its aphid vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4801,90 +4801,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of the helper component of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 75 (18), pp.8538-8546</w:t>
@@ -4939,51 +4939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16 (2), pp.430-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5008,51 +5008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethality of reprecB and repreC double mutants of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,51 +5116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA transcription and repressor binding affect deletion formation in Escherichia coli plasmids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,51 +5220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Escherichia coli terB sequence affects maintenance of a plasmid with the M13 phage replication origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5347,103 +5347,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching keys to locks: the role of different stylins in the transmission of Cauliflower mosaic virus and Turnip mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium of Plant Virus Epidemiology (ISPVE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sao Paulo, Brazil</w:t>
@@ -5472,103 +5472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching keys to locks: the role of Stylin cuticular proteins in aphid transmission of two non-circulative plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
@@ -5597,51 +5597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Acrostyle nexus in aphid mouthparts: A cuticular micro-territory for plant virus transmission and aphid-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar - Centre for Research in Agricultural Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5666,90 +5666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of receptors of the plant virus Turnip mosaic virus (Potyviridae) in their aphid vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5791,51 +5791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-circulative transmission of plant viruses by aphids: a stylet perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Life Science Conference 2024 - Theme: One World - One Health - Session lecture: Insect Vectors of Plant Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, China Union of Life Science Societies and Hainan University, Oct 2024, Boao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5854,376 +5854,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of Stylin-01 cuticular protein in the transmission of two noncirculative plant viruses using different CRISPR-Cas9 mutant aphid lineages.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions moléculaires Phytovirus-Acrostyle chez les pucerons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée d’animation scientifique du réseau Vectopole Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vectopole Sud, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708529v1</w:t>
+                <w:t xml:space="preserve">hal-04708527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant virus receptors in the stylets of their insect vectors using CRISPR-Cas9 mutant aphid lines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of the role of Stylin-01 cuticular protein in the transmission of two noncirculative plant viruses using different CRISPR-Cas9 mutant aphid lineages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708528v1</w:t>
+                <w:t xml:space="preserve">hal-04708529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions moléculaires Phytovirus-Acrostyle chez les pucerons.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of plant virus receptors in the stylets of their insect vectors using CRISPR-Cas9 mutant aphid lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’animation scientifique du réseau Vectopole Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vectopole Sud, Nov 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708527v1</w:t>
+                <w:t xml:space="preserve">hal-04708528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acrostyle, a cuticular micro-territory within aphid mouthparts involved in virus-vector and plant-insect interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6373,77 +6373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron X-ray micro-tomography: an approach to unravel the biogenesis of aphid stylets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Hemipteran Plant Interaction Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6468,51 +6468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de transmission des virus de plante par des vecteurs arthropodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence débat Virus, environnement et évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Sciences, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6531,277 +6531,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncirculative virus transmission by aphids: current knowledge on virus-vector interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of the acrostyle, a cuticular micro-territory at the tip of aphid stylets involved in plant-pathogen-vector interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insetti vettori di agenti fitopatogeni: meccanismi ed ecologia della trasmissione di virus e batteri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Accademia Nazionale Italiana di Entomologia, Feb 2020, Firenze, France</w:t>
+              <w:t xml:space="preserve">Séminaire. IVPP (Insect Vectors of Plant Pathogens) webinar series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708537v1</w:t>
+                <w:t xml:space="preserve">hal-04708536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement de cultures cellulaires de puceron. Une nouvelle aventure collective au sein de BAPOA?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Noncirculative virus transmission by aphids: current knowledge on virus-vector interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAPOA Webinar series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Insetti vettori di agenti fitopatogeni: meccanismi ed ecologia della trasmissione di virus e batteri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accademia Nazionale Italiana di Entomologia, Feb 2020, Firenze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708535v1</w:t>
+                <w:t xml:space="preserve">hal-04708537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the acrostyle, a cuticular micro-territory at the tip of aphid stylets involved in plant-pathogen-vector interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etablissement de cultures cellulaires de puceron. Une nouvelle aventure collective au sein de BAPOA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire. IVPP (Insect Vectors of Plant Pathogens) webinar series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">BAPOA Webinar series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708536v1</w:t>
+                <w:t xml:space="preserve">hal-04708535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage à l’intérieur de la tête d’un puceron. Episode 1 : Apport de la microtomographie aux rayons X synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6809,51 +6809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gabrieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAPOA webinar series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau BAPOA, (Biologie Adaptative des Pucerons et Organismes Associés), Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6997,579 +6997,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+                <w:t xml:space="preserve">Structure of the Cauliflower mosaic virus P2 protein: insight into molecular mechanism of transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737336v1</w:t>
+                <w:t xml:space="preserve">hal-02733927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pichon</w:t>
+                <w:t xml:space="preserve">From stylet to cuticle: Transcriptomics and genomics of aphid cuticular protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Webster</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786195v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Cauliflower mosaic virus P2 protein: insight into molecular mechanism of transmission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of plant virus receptor candidates in the stylets of their aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
+              <w:t xml:space="preserve">14. International Plant Virus Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733927v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From stylet to cuticle: Transcriptomics and genomics of aphid cuticular protein</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786214v1</w:t>
+                <w:t xml:space="preserve">hal-02737336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant virus receptor candidates in the stylets of their aphid vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Plant Virus Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708539v1</w:t>
+                <w:t xml:space="preserve">hal-02786195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural study of potential plant virus receptors</w:t>
               </w:r>
@@ -7581,77 +7581,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
@@ -7680,51 +7680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant virus receptor candidates in the stylets of their aphid vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of Applied Biologists - International Advances in Plant Virology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7762,77 +7762,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a robust CRISPR-Cas9 mutagenesis protocol in the pea aphid to knock out stylin-01 gene and study the role of Stylin-01 cuticular protein in Cauliflower mosaic virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7887,51 +7887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stylet(s) à leur cuticule: transcriptomique et genomique des proteines cuticulaires de puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7963,221 +7963,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of plant virus receptor candidates in the stylets of their aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790162v1</w:t>
+                <w:t xml:space="preserve">hal-02733647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8219,90 +8163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8383,51 +8327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8463,2836 +8407,2892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of plant virus receptor candidates in the stylets of their aphid vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vers l’identification de récepteurs de virus de plante non-circulants chez les pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733647v1</w:t>
+                <w:t xml:space="preserve">hal-02785266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’identification de récepteurs de virus de plante non-circulants chez les pucerons</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785266v1</w:t>
+                <w:t xml:space="preserve">hal-02790162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle des protéines cuticulaires de l’acrostyle dans la transmission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acrostyle organ within aphid stylets: role in plant virus transmission and plant-insect interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’UMR IGEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784939v1</w:t>
+                <w:t xml:space="preserve">hal-02786512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockdown of cuticular transcripts in aphids: the ups and downs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle – organe des stylets de puceron qui porte les récepteurs de virus de plante – dans les interactions plante-insecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">9. Printemps de Baillarguet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montferrier-Sur-Lez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603150v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle organ within aphid stylets: role in plant virus transmission and plant-insect interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stylin-1: a putative receptor of Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UMR IGEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786512v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle – organe des stylets de puceron qui porte les récepteurs de virus de plante – dans les interactions plante-insecte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Knockdown of cuticular transcripts in aphids: the ups and downs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nougonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Printemps de Baillarguet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montferrier-Sur-Lez, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785421v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylin-1: a putative receptor of Cauliflower mosaic virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">European PhD network “Insect science” annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607835v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD network “Insect science” annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789040v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+                <w:t xml:space="preserve">Understanding the proteomic composition of the acrostyle through novel methods and the identification of cuticular proteins available for viral binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603038v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the proteomic composition of the acrostyle through novel methods and the identification of cuticular proteins available for viral binding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vection des bactéries par les insectes : la cuticule importe t’elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607464v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vection des bactéries par les insectes : la cuticule importe t’elle ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France. 35 p</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651301v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle dans les interactions plante-puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604325v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle dans les interactions plante-puceron</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphid mouthparts: a key target for plant protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">Cassava Whitefly Project 3rd annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bill and Melinda Gates Foundation, Nov 2017, Ronda, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789039v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid mouthparts: a key target for plant protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation du rôle des protéines cuticulaires de l’acrostyle dans la transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Ndougonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cassava Whitefly Project 3rd annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bill and Melinda Gates Foundation, Nov 2017, Ronda, Spain</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708540v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle within aphid stylets : role in plant virus transmission and plant-aphid interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The acrostyle within aphid stylets: role in plant virus transmission and plant-aphid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entomology and Nematology Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Davis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739083v1</w:t>
+                <w:t xml:space="preserve">hal-02799478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle within aphid stylets: role in plant virus transmission and plant-aphid interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomology and Nematology Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Davis, United States</w:t>
+              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799478v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vector manipulation by viruses: The pathosystem Brassicaceae-aphids-phytoviruses, a study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ICE.2016.93545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604019v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector manipulation by viruses: The pathosystem Brassicaceae-aphids-phytoviruses, a study case</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CRISPR-Cas9 mutagenesis in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740738v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 mutagenesis in the pea aphid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acrostyle, organ within aphid’s mouthparts: an Achille’s heel for virus transmission ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794226v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle, organ within aphid’s mouthparts: an Achille’s heel for virus transmission ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The acrostyle within aphid stylets : role in plant virus transmission and plant-aphid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ICE.2016.93529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605778v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of the protein P2, the aphid transmission factor of the cauliflower mosaic virus. Rencontres de Virologie Végétale (RVV). 15, 2015/01/18-22, Aussois, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mouthparts anatomy and transmission studies of the Grapevine leafroll-associated virus 1 and Grapevine virus A by the mealybug Phenacoccus aceris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Alliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecorre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Hoh</w:t>
+                <w:t xml:space="preserve">Monique Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Trapani</w:t>
+                <w:t xml:space="preserve">Gerard Hommay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739479v1</w:t>
+                <w:t xml:space="preserve">hal-01123126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle, an organ within aphid mouthparts : role in plant virus transmission and plant-aphid interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of the acrostyle, organ recently discovered at the tip of aphid maxillary stylets involved in plant virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Molecular Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11. Brazilian Genetics Society., Oct 2015, Foz-de-Iguazu, Brazil</w:t>
+              <w:t xml:space="preserve">Society of Experimental Biology annual meeting (SEB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Experimental Biology (SEB)., Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794219v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle in aphid's stylets: an Achilles heel for virus transmission?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stylin-1, the first protein located in the acrostyle and its role in non-circulative virus transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting APS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793112v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the acrostyle, organ recently discovered at the tip of aphid maxillary stylets involved in plant virus transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The acrostyle within aphid’s stylets: role in plant virus transmission and in plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Webster</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Experimental Biology annual meeting (SEB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Experimental Biology (SEB)., Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire Université de Californie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794213v1</w:t>
+                <w:t xml:space="preserve">hal-02797252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylin-1, the first protein located in the acrostyle and its role in non-circulative virus transmission by aphids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acrostyle in aphid's stylets: an Achilles heel for virus transmission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794212v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouthparts anatomy and transmission studies of the Grapevine leafroll-associated virus 1 and Grapevine virus A by the mealybug Phenacoccus aceris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The acrostyle, an organ within aphid mouthparts : role in plant virus transmission and plant-aphid interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">International Plant Molecular Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11. Brazilian Genetics Society., Oct 2015, Foz-de-Iguazu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123126v1</w:t>
+                <w:t xml:space="preserve">hal-02794219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle within aphid’s stylets: role in plant virus transmission and in plant-aphid interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuella van Munster</w:t>
+                <w:t xml:space="preserve">Structural characterization of the protein P2, the aphid transmission factor of the cauliflower mosaic virus. Rencontres de Virologie Végétale (RVV). 15, 2015/01/18-22, Aussois, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Almeida</w:t>
+                <w:t xml:space="preserve">S. Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Université de Californie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797252v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the study of grapevine leafroll disease in north eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Alliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Hommay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11334,64 +11334,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre-acquisition starvation on aphid transmission of non-circulative viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11410,264 +11410,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Cauliflower mosaic virus receptor in its insect vector and characterisation of the acrostyle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Receptors of non-circulative viruses in their insect vectors : Cucumber mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UMR DGIMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. Rencontres du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166355v1</w:t>
+                <w:t xml:space="preserve">hal-02804163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptors of non-circulative viruses in their insect vectors : Cucumber mosaic virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the Cauliflower mosaic virus receptor in its insect vector and characterisation of the acrostyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire UMR DGIMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804163v1</w:t>
+                <w:t xml:space="preserve">hal-05166355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Acrostyle, an organ present at the tip of aphid maxillary stylets involved in non-circulative virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11712,549 +11712,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du récepteur du Cauliflower mosaic virus chez son insecte vecteur et caractérisation de l'acrostyle</w:t>
+                <w:t xml:space="preserve">Identification of the Cauliflower mosaic virus receptor in its insect vector et characterisation of the acrostyle : antibodies library and peptide array approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UMR SVQV (Santé de la Vigne et Qualité du Vin)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Colmar, France</w:t>
+              <w:t xml:space="preserve">5. Réunion annuelle du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802368v1</w:t>
+                <w:t xml:space="preserve">hal-02803358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Cauliflower mosaic virus receptor in its insect vector et characterisation of the acrostyle : antibodies library and peptide array approaches</w:t>
+                <w:t xml:space="preserve">Identification du récepteur du Cauliflower mosaic virus chez son insecte vecteur et caractérisation de l'acrostyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Réunion annuelle du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire UMR SVQV (Santé de la Vigne et Qualité du Vin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803358v1</w:t>
+                <w:t xml:space="preserve">hal-02802368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte et caractérisation d'un nouvel organe - l'acrostyle - dans les stylets du puceron impliqué dans la transmission des virus de plante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Scientifiques et Techniques du réseau des Microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biochimie et Physiologie Moléculaire des Plantes (0386)., Nov 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802950v1</w:t>
+                <w:t xml:space="preserve">hal-02802554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802554v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Découverte et caractérisation d'un nouvel organe - l'acrostyle - dans les stylets du puceron impliqué dans la transmission des virus de plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Journées Scientifiques et Techniques du réseau des Microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biochimie et Physiologie Moléculaire des Plantes (0386)., Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804575v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acrostyle, ou la face cachée des stylets maxillaires de puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conférence Internationale Francophone d'Entomologie (CIFE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). Louvain-la-Neuve, BEL., Jul 2010, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12292,51 +12292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée du canal commun des stylets maxillaires de puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12374,64 +12374,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the characterization of the functional role of the common duct in aphid stylets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12469,64 +12469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur du Cauliflower mosaic virus (CaMV) dans les stylets de son puceron vecteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12590,51 +12590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12683,83 +12683,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
+                <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12784,340 +12784,340 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753574v1</w:t>
+                <w:t xml:space="preserve">hal-02753629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du récepteur d'un virus non-circulant chez son insecte vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753629v1</w:t>
+                <w:t xml:space="preserve">hal-02754706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du récepteur d'un virus non-circulant chez son insecte vecteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754706v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cauliflower mosaic virus utilise les microtubules pour permettre la formation d'un corps d'inclusion spécialisé dans la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13198,64 +13198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus (CaMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13304,424 +13304,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un acide aminé dans le helper du CAMV contrôle la spécifité de transmission par insecte vecteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la spécificité de l’interaction entre le CaMV et les pucerons vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ferreres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. congrés de la S.F.P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763304v1</w:t>
+                <w:t xml:space="preserve">hal-02762816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la spécificité de l’interaction entre le CaMV et les pucerons vecteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762816v1</w:t>
+                <w:t xml:space="preserve">hal-02764093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Un acide aminé dans le helper du CAMV contrôle la spécifité de transmission par insecte vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferreres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. congrés de la S.F.P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764093v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies of the CaMV particle and the reconstituted complex P3/virion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of Applied Biologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13746,51 +13746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes structurales des protéines virales impliquées dans la transmission du CaMV par puceron : données préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du groupe Vection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13847,90 +13847,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage dans la tête d’un puceron : épisode 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Réunion Annuelle du Réseau BAPOA - Biologie Adaptative Des Pucerons et Organismes Associés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13955,103 +13955,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant virus receptors in the stylets of their insect vectors using CRISPR-Cas9 mutant aphid lines P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
@@ -14074,333 +14074,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the retort organs, producing mouthpart cuticle, in (the pea) aphid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bulet</w:t>
+                <w:t xml:space="preserve">CRISPR-Cas9 in the pea aphid Acyrthosiphon pisum to generate Stylin-01 knockout mutants and study the role of Stylin-01 in Cauliflower mosaic virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBI 2019 - Colloque de Biologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Albi, France. </w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169373v1</w:t>
+                <w:t xml:space="preserve">hal-02737793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 in the pea aphid Acyrthosiphon pisum to generate Stylin-01 knockout mutants and study the role of Stylin-01 in Cauliflower mosaic virus transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
+                <w:t xml:space="preserve">Analysis of the retort organs, producing mouthpart cuticle, in (the pea) aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ressnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
+              <w:t xml:space="preserve">CBI 2019 - Colloque de Biologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737793v1</w:t>
+                <w:t xml:space="preserve">hal-02169373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets, which bears receptors of plant viruses – in plant-aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14419,273 +14419,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-acquisition starvation does not increase the transmission rate of cucumber mosaic virus (cmv) by aphis gossypii</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Interactions between phytovirus and aphids vectors can be modulated depending on vector transmission efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameline Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p., 2016, Building bridges between disciplines for sustainable management of plant virus diseases. IPVE 2016. Programme and abstracts</w:t>
+              <w:t xml:space="preserve">18. Colloque de la Biologie de l’Insecte (CBI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 2016, Programme CBI 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740217v1</w:t>
+                <w:t xml:space="preserve">hal-02743178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between phytovirus and aphids vectors can be modulated depending on vector transmission efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pre-acquisition starvation does not increase the transmission rate of cucumber mosaic virus (cmv) by aphis gossypii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Colloque de la Biologie de l’Insecte (CBI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 2016, Programme CBI 2016</w:t>
+              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p., 2016, Building bridges between disciplines for sustainable management of plant virus diseases. IPVE 2016. Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743178v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genomes of several plant species contain endogenous geminiviral sequences</w:t>
               </w:r>
@@ -14790,316 +14790,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-acquisition starvation on aphid transmission of non-circulative viruses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouthparts anatomy and transmission studies of Grapevine leafroll-associated virus 1 and Grapevine virus A by the mealybug Phenacoccus aceris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Alliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Uzest-Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Hommay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
+              <w:t xml:space="preserve">18. Congress of the International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ankara, Turkey. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801104v1</w:t>
+                <w:t xml:space="preserve">hal-01203827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouthparts anatomy and transmission studies of Grapevine leafroll-associated virus 1 and Grapevine virus A by the mealybug Phenacoccus aceris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pre-acquisition starvation on aphid transmission of non-circulative viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ankara, Turkey. 2015</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203827v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Acrostyle of aphid stylets a universal transport device for non-circulative viruses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15141,77 +15141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Acrostyle, an organ present at the tip of aphid maxillary stylets involved in non-circulative virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15266,64 +15266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What has the acrostyle - a newly described organ at the tip of the maxillary stylets - to do with plant/insect interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15419,51 +15419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapna Priya Rajarapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane E. Ullman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorith Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15531,51 +15531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mechanisms Involved in Non-circulative Virus–Vector Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15658,103 +15658,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphid stylin cuticular proteins contribute to turnip mosaic virus ( Potyvirus ) transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15776,77 +15776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling clearing and Hybridization Chain Reaction approaches to investigate gene expression in organs inside whole-mount intact insect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15890,51 +15890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16123,51 +16123,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acrostyle: un organe au coeur des interactions virus-puceron-plante hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier (UM), FRA, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16275,51 +16275,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6537D6DC"/>
+    <w:nsid w:val="F03A4700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16506,51 +16506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyne-uzest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7459-8434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23457156X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Gal&#225;n-Cubero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Plaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hernando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.70028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.70187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhao Ge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Jia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Shan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifang Gao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55288-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arnoldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Novak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.24561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Ramasamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaikunthavasan Thiruchenthooran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibutius T P Jayadas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thampoe Eswaramohan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanga Santhirasegaram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07564-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427505v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ressnikoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100828" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12508" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alliaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Cabeza-Orcel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12469" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P. P. Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000971" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murrell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koohapitagtam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vev002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uzest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson-Chastang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02662-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2010.02.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS1923Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Galibert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030089" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.11.052" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNBVTG23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vilette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05447.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165465v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165503v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708527v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708532v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708535v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786214v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737863v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733647v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603150v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nougonna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607464v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739083v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93529" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604019v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Arnaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93545" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecorre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794219v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793112v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123126v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Maguet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793160v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166355v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804163v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803942v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824082v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166356v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166357v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166358v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855005v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chabanes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708526v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169373v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605886v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743178v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798133v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Murrell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneerat Koohapitagtam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Golden" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801104v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203827v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793159v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793416v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551737v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna Priya Rajarapu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane E. Ullman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorith Rotenberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma A. Ordaz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818526.ch7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apsnet.org/apsstore/shopapspress/Pages/45164.aspx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551659v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04708524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilyne-uzest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7459-8434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23457156X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Gal&#225;n-Cubero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Plaza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hernando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.70028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhao Ge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Jia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongying Shan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifang Gao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55288-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.70187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Arnoldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Novak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Epis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.24561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Ramasamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaikunthavasan Thiruchenthooran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibutius T P Jayadas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thampoe Eswaramohan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanga Santhirasegaram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07564-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427505v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ressnikoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100828" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12508" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Cabeza-Orcel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alliaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herrbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12469" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P. P. Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000971" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murrell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koohapitagtam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vev002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2010.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS1923Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uzest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson-Chastang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02662-09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froissart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.11.052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNBVTG23-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Galibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030089" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leclerc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vilette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1992.tb05447.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165465v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165503v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708532v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrieli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733927v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737863v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733647v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786512v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607835v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603150v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nougonna" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607464v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708540v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604019v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Arnaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93545" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605778v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93529" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793112v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794219v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739479v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecorre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Maguet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793160v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804163v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166355v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803942v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803358v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802368v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802950v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824082v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754044v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166356v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754706v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166357v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166358v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855005v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chabanes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708526v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169373v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605886v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743178v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740217v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798133v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Murrell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneerat Koohapitagtam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Golden" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203827v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801104v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793159v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793416v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802952v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551737v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna Priya Rajarapu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane E. Ullman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorith Rotenberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma A. Ordaz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119818526.ch7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apsnet.org/apsstore/shopapspress/Pages/45164.aspx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551659v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04708524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>