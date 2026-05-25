--- v0 (2026-03-26)
+++ v1 (2026-05-25)
@@ -355,372 +355,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déféré à l'encontre des ordonnances du CME statuant sur la caducité ou la recevabilité de l'appel : compétence et pouvoir de la cour d'appel</w:t>
+                <w:t xml:space="preserve">Interruption de la prescription par la demande en justice : conséquence du caractère non avenu du jugement civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34, pp.63</w:t>
+              <w:t xml:space="preserve">, 2022, 34, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459452v1</w:t>
+                <w:t xml:space="preserve">hal-04459461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interruption de la prescription par la demande en justice : conséquence du caractère non avenu du jugement civil</w:t>
+                <w:t xml:space="preserve">Déféré à l'encontre des ordonnances du CME statuant sur la caducité ou la recevabilité de l'appel : compétence et pouvoir de la cour d'appel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34, pp.48</w:t>
+              <w:t xml:space="preserve">, 2022, 34, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459461v1</w:t>
+                <w:t xml:space="preserve">hal-04459452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence des tribunaux de commerce spécialement désignés en matière de sauvegarde, redressement, liquidation</w:t>
+                <w:t xml:space="preserve">Ordonnances du JEX : appel à bref délai de plein droit et délai maximal imparti à l'appelant pour conclure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.41</w:t>
+              <w:t xml:space="preserve">, 2022, 14, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459673v1</w:t>
+                <w:t xml:space="preserve">hal-04459521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnances du JEX : appel à bref délai de plein droit et délai maximal imparti à l'appelant pour conclure</w:t>
+                <w:t xml:space="preserve">Mesures d'instruction in futurum : une motivation explicite justifiant le recours à une procédure non contradictoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14, pp.56</w:t>
+              <w:t xml:space="preserve">, 2022, 14, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459521v1</w:t>
+                <w:t xml:space="preserve">hal-04459528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures d'instruction in futurum : une motivation explicite justifiant le recours à une procédure non contradictoire</w:t>
+                <w:t xml:space="preserve">Compétence des tribunaux de commerce spécialement désignés en matière de sauvegarde, redressement, liquidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14, pp.41</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459528v1</w:t>
+                <w:t xml:space="preserve">hal-04459673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inapplicabilité de l'article 6, § 1 de la CESDH à la conciliation préalable à l'arbitrage du bâtonnier</w:t>
               </w:r>
@@ -1114,303 +1114,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet dévolutif de la déclaration d'appel : allègement du formalisme dans les procédures sans représentation obligatoire</w:t>
+                <w:t xml:space="preserve">Convocation à une réunion d'information sur la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38, pp.60</w:t>
+              <w:t xml:space="preserve">, 2021, 27, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459679v1</w:t>
+                <w:t xml:space="preserve">hal-04459761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convocation à une réunion d'information sur la médiation</w:t>
+                <w:t xml:space="preserve">Effet dévolutif de la déclaration d'appel : allègement du formalisme dans les procédures sans représentation obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.61</w:t>
+              <w:t xml:space="preserve">, 2021, 38, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459761v1</w:t>
+                <w:t xml:space="preserve">hal-04459679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence d'interruption de l'instance en cas de dissolution de la personne morale</w:t>
+                <w:t xml:space="preserve">Péremption d'instance : quelles règles de computation du délai ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.53</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459772v1</w:t>
+                <w:t xml:space="preserve">hal-04459822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péremption d'instance : quelles règles de computation du délai ?</w:t>
+                <w:t xml:space="preserve">Absence d'interruption de l'instance en cas de dissolution de la personne morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.66</w:t>
+              <w:t xml:space="preserve">, 2021, 27, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459822v1</w:t>
+                <w:t xml:space="preserve">hal-04459772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d'instruction in futurum : précisions sur la compétence territoriale et la légalité des mesures ordonnées</w:t>
               </w:r>
@@ -2011,234 +2011,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tribunal judiciaire, naissance d'une juridiction</w:t>
+                <w:t xml:space="preserve">Péremption du commandement constatée en appel du jugement d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, pp.48</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459417v1</w:t>
+                <w:t xml:space="preserve">hal-04459904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péremption du commandement constatée en appel du jugement d'orientation</w:t>
+                <w:t xml:space="preserve">Conditions d'inscription sur la liste des médiateurs : l'expérience attestant l'aptitude à la pratique de la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.85</w:t>
+              <w:t xml:space="preserve">, 2019, 38, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459904v1</w:t>
+                <w:t xml:space="preserve">hal-04459886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d'inscription sur la liste des médiateurs : l'expérience attestant l'aptitude à la pratique de la médiation</w:t>
+                <w:t xml:space="preserve">Le tribunal judiciaire, naissance d'une juridiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38, pp.42</w:t>
+              <w:t xml:space="preserve">, 2019, 16, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459886v1</w:t>
+                <w:t xml:space="preserve">hal-04459417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorité du jugement d'orientation et prescription de la créance qu'il mentionne</w:t>
               </w:r>
@@ -2957,51 +2957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DDB9EFA"/>
+    <w:nsid w:val="8EC10BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3188,51 +3188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilynguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459395v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04460037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marilynguez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459395v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04460037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>