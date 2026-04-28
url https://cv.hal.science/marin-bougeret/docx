--- v0 (2026-03-22)
+++ v1 (2026-04-28)
@@ -966,308 +966,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03991247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing Arc-Disjoint Cycles in Tournaments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation results for makespan minimization with budgeted uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bessy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marin Bougeret</w:t>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramaswamy Krithika</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lars Rohwedder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00788-2⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (6), pp.903-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-020-10024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03271568v1</w:t>
+                <w:t xml:space="preserve">hal-03366868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation results for makespan minimization with budgeted uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packing Arc-Disjoint Cycles in Tournaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramaswamy Krithika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Jansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+                <w:t xml:space="preserve">Abhishek Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Rohwedder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (6), pp.903-915. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), pp.1393-1420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00224-020-10024-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00788-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366868v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03271568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On independent set in B1-EPG graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,222 +1347,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03027587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust scheduling with budgeted uncertainty</w:t>
+                <w:t xml:space="preserve">How Much Does a Treedepth Modulator Help to Obtain Polynomial Kernels Beyond Sparse Graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 261, pp.93-107. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (10), pp.4043-4068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-018-0468-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02020566v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Does a Treedepth Modulator Help to Obtain Polynomial Kernels Beyond Sparse Graphs?</w:t>
+                <w:t xml:space="preserve">Robust scheduling with budgeted uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Alves Pessoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (10), pp.4043-4068. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 261, pp.93-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-018-0468-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410618v1</w:t>
+                <w:t xml:space="preserve">lirmm-02020566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximability and exact resolution of the multidimensional binary vector assignment problem</w:t>
               </w:r>
@@ -2133,51 +2133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,4253 +2827,4474 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the Frontiers of Subexponential FPT Time for Feedback Vertex Set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Minors Under Structural Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Berthe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Eric Brandwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages, and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.26⟩</w:t>
+              <w:t xml:space="preserve">STACS 2026 - 43rd International Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France. pp.17:1-17:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2026.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405560v1</w:t>
+                <w:t xml:space="preserve">lirmm-05562649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Vertex Set for Pseudo-disk Graphs in Subexponential FPT Time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Pushing the Frontiers of Subexponential FPT Time for Feedback Vertex Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2024 - 50th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75409-8_5⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aarhus, Denmark. pp.26:1-26:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04938252v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subexponential algorithms in geometric graphs via the subquadratic grid minor property: the role of local radius</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enumeration Kernels for Vertex Cover and Feedback Vertex Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme C. M. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius F. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT 2024 - 19th Scandinavian Symposium and Workshops on Algorithm Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2025 - 20th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Warsaw, Poland. pp.23:1-23:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2025.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2024.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04149792v1</w:t>
+                <w:t xml:space="preserve">lirmm-05562599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Subgraphs Under Structural Parameterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback Vertex Set for Pseudo-disk Graphs in Subexponential FPT Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2024 - 51st International Colloquium on Automata, Languages, and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.33⟩</w:t>
+              <w:t xml:space="preserve">WG 2024 - 50th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Gozd Martuljek, Slovenia. pp.65-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75409-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04700560v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04938252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kick the Cliques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Subgraphs Under Structural Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart M.P. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2024 - 19th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2024.13⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2024 - 51st International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.33:1-33:20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04938282v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04700560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernelization for Graph Packing Problems via Rainbow Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+                <w:t xml:space="preserve">Kick the Cliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2024 - 19th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. pp.13:1-13:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2024.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04042995v1</w:t>
+                <w:t xml:space="preserve">lirmm-04938282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization problems in graphs with locational uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subexponential algorithms in geometric graphs via the subquadratic grid minor property: the role of local radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SWAT 2024 - 19th Scandinavian Symposium and Workshops on Algorithm Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland. pp.11:1-11:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2024.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595364v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Framework for Kernelization Lower Bounds: The Case of Maximum Minimal Vertex Cover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Júlio Araújo</w:t>
+                <w:t xml:space="preserve">Kernelization for Graph Packing Problems via Rainbow Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2021.4⟩</w:t>
+              <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Jan 2023, Florence, Italy. pp.3654-3663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03526704v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation results for makespan minimization with budgeted uncertainty</w:t>
+                <w:t xml:space="preserve">Optimization problems in graphs with locational uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Jansen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Poss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Rohwedder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2019 - 17th International Workshop on Approximation and Online Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2022 - 23e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277357v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge-Depth Characterizes Which Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Framework for Kernelization Lower Bounds: The Case of Maximum Minimal Vertex Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bart M P Jansen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.16⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, Portugal. pp.4:1-4:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2021.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02991230v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03526704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing Arc-Disjoint Cycles in Tournaments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridge-Depth Characterizes Which Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart M P Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2019 - 44th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.27⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.16:1--16:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277436v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02991230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Width Parameterizations for Knot-Free Vertex Deletion on Digraphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation results for makespan minimization with budgeted uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bessy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Rohwedder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2019 - 14th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.2:1-2:16, </w:t>
+              <w:t xml:space="preserve">WAOA 2019 - 17th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.60-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2019.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39479-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03526774v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does a treedepth modulator help to obtain polynomial kernels beyond sparse graphs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packing Arc-Disjoint Cycles in Tournaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramaswamy Krithika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.10:1--10:13, </w:t>
+              <w:t xml:space="preserve">MFCS 2019 - 44th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.27:1-27:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01730228v1</w:t>
+                <w:t xml:space="preserve">hal-02277436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triangle packing in (sparse) tournaments: approximation and kernelization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Width Parameterizations for Knot-Free Vertex Deletion on Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Thiebaut</w:t>
+                <w:t xml:space="preserve">Alan D.A. Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Protti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2017 - 25th Annual European Symposium on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2017.14⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2019 - 14th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.2:1-2:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2019.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01550313v1</w:t>
+                <w:t xml:space="preserve">lirmm-03526774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximability and Exact Resolution of the Multidimensional Binary Vector Assignment Problem</w:t>
+                <w:t xml:space="preserve">How much does a treedepth modulator help to obtain polynomial kernels beyond sparse graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45587-7_13⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.10:1--10:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01383110v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01730228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Independent Set on B1-EPG Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triangle packing in (sparse) tournaments: approximation and kernelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_14⟩</w:t>
+              <w:t xml:space="preserve">ESA 2017 - 25th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.14:1--14:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2017.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264022v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01550313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Binary Vector Assignment Problem: Standard, Structural and Above Guarantee Parameterizations</w:t>
+                <w:t xml:space="preserve">Approximability and Exact Resolution of the Multidimensional Binary Vector Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerme Duvillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCT: Fundamentals of Computation Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22177-9_15⟩</w:t>
+              <w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.148-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45587-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01250997v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01383110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Wafer-to-Wafer Integration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Independent Set on B1-EPG Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAC: International Conference on Algorithms and Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18173-8_15⟩</w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.158-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01250989v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of flexible interval scheduling</w:t>
+                <w:t xml:space="preserve">Multidimensional Binary Vector Assignment Problem: Standard, Structural and Above Guarantee Parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerme Duvillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillerme Duvillié</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP: Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FCT: Fundamentals of Computation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Gdańsk, Poland. pp.189-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22177-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01251104v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01250997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the Sparsest $k$-Subgraph in Chordal Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+                <w:t xml:space="preserve">On the Complexity of Wafer-to-Wafer Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerme Duvillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trivikram Dokka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA: Workshop on Approximation and Online Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08001-7_7⟩</w:t>
+              <w:t xml:space="preserve">CIAC: International Conference on Algorithms and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. pp.208-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18173-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01283611v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01250989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
+                <w:t xml:space="preserve">On the complexity of flexible interval scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerme Duvillié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAPSP: Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, La Roche-en-Ardenne, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01251025v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01251104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation algorithms for the wafer to wafer integration problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating the Sparsest $k$-Subgraph in Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frits Spieksma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2012 - 10th Workshop on Approximation and Online Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAOA: Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sophia Antipolis, France. pp.73-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08001-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38016-7_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805063v1</w:t>
+                <w:t xml:space="preserve">lirmm-01283611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight approximation for scheduling parallel jobs on identical clusters</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSW: International Parallel and Distributed Processing Symposim</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Nový Smokovec, Slovakia. pp.150-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04298-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00738499v1</w:t>
+                <w:t xml:space="preserve">lirmm-01251025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+                <w:t xml:space="preserve">Approximation algorithms for the wafer to wafer integration problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trivikram Dokka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frits Spieksma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_27⟩</w:t>
+              <w:t xml:space="preserve">WAOA 2012 - 10th Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ljubljana, Slovenia. pp.286-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38016-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00738554v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximability of the Sum-Max Graph Partitioning Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tight approximation for scheduling parallel jobs on identical clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude König</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEX: Approximation, Parameterized and EXact algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPSW: International Parallel and Distributed Processing Symposim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shangai, China. pp.878-885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2012.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00675888v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using oracles for the design of efficient approximation algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP: Models and Algorithms for Planning and Scheduling Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Athens, Greece. pp.297-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738513v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00738554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling jobs on heterogeneous platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Approximability of the Sum-Max Graph Partitioning Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dallas, United States</w:t>
+              <w:t xml:space="preserve">APEX: Approximation, Parameterized and EXact algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738508v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00675888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing strategies for parallel jobs.</w:t>
+                <w:t xml:space="preserve">Using oracles for the design of efficient approximation algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SuperComputing (SC) - International Conference for High Performance Computing, Networking, Storage and Analysis, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, United States. pp.1-11</w:t>
+              <w:t xml:space="preserve">MAPSP: Models and Algorithms for Planning and Scheduling Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nymburk, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738504v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast 5/2-approximation algorithm for hierarchical scheduling</w:t>
+                <w:t xml:space="preserve">Scheduling jobs on heterogeneous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">COCOON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738518v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for Multiple Strip Packing</w:t>
+                <w:t xml:space="preserve">Checkpointing strategies for parallel jobs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approximation and Online Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SuperComputing (SC) - International Conference for High Performance Computing, Networking, Storage and Analysis, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00953421v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast \frac52-approximation algorithm for hierarchical scheduling</w:t>
+                <w:t xml:space="preserve">Approximation Algorithms for Multiple Strip Packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International EuroPar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.37-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12450-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953419v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
+                <w:t xml:space="preserve">A fast \frac52-approximation algorithm for hierarchical scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 16th International EuroPar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ischia, Italy. pp.157-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798444v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFIP TC 1/WG 2.2 International Conference on Theoretical Computer Science (TCS) / Held as Part of World Computer Congress (WCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15240-5_23⟩</w:t>
+              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brisbane, Australia. pp.316-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15240-5₂3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054450v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The guess approximation technique and its application to the Discrete Resource Sharing Scheduling Problem</w:t>
+                <w:t xml:space="preserve">A fast 5/2-approximation algorithm for hierarchical scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP, (the 9th workshop on Models and Algorithms for Planning and Scheduling Problems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Netherlands</w:t>
+              <w:t xml:space="preserve">EUROPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806237v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Multiple Heuristics on Discrete Resources</w:t>
+                <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yanik Ngoko</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160879⟩</w:t>
+              <w:t xml:space="preserve">6th IFIP TC 1/WG 2.2 International Conference on Theoretical Computer Science (TCS) / Held as Part of World Computer Congress (WCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.316-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15240-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688739v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The guess approximation technique and its application to the Discrete Resource Sharing Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAPSP, (the 9th workshop on Models and Algorithms for Planning and Scheduling Problems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining Multiple Heuristics on Discrete Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Ngoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPDPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approximation Algorithm for Multiple Strip Packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAOA'2009: 7th Workshop on Approximation and Online Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Copenhague, Denmark. pp.37-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12450-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7083,235 +7304,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the frontiers of subexponential FPT time for Feedback Vertex Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kick the cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7321,51 +7542,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximability and exact resolution of the Multidimensional Binary Vector Assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7391,73 +7612,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Lirmm; Montpellier II. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01310648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of Wafer-to-Wafer Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerme Duvillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7509,100 +7730,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01110027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of the Sparsest k-Subgraph in Chordal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7614,73 +7835,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-13033, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00875132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the Sparsest k-Subgraph in Chordal Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7702,275 +7923,305 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NP-hardness of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tight Approximation for Scheduling Parallel Job on Identical Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-12026, 2012</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-12001, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00744655v3</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00656780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Approximation for Scheduling Parallel Job on Identical Clusters</w:t>
+                <w:t xml:space="preserve">Using group replication for resilience on exascale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">RR-12001, 2012</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Zaidouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7876, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00656780v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668016v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The k-Sparsest Subgraph Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7992,191 +8243,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12019, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00735713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using group replication for resilience on exascale systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NP-hardness of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7876, INRIA. 2012</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-12026, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00668016v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00744655v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8211,73 +8432,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-12015, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00694569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using replication for resilience on exascale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8329,113 +8550,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Zaidouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7830, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing strategies for parallel jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8447,51 +8668,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7520, INRIA. 2011, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00560582v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8501,100 +8722,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes interactifs pour la résolution de problèmes complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00543195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8604,105 +8825,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to parameterized complexity and approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Montpellier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04994419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8770,51 +8991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0A0ED2A"/>
+    <w:nsid w:val="0C35F562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9001,51 +9222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marin-bougeret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9910-4656" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197511686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves Pessoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2023.01.007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01036-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331166v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2023.1276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M P Jansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1400766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119351v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy D&#243;sa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Goldberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03991247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00979-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy Krithika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sahu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00788-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jansen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rohwedder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-10024-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0468-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0276-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-4-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9568-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Robenek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013505348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Ngoko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054111008271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M.P. Jansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.33" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277357v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39479-0_5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D.A. Carneiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Protti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01550313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_13" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283611v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08001-7_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251025v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738513v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953421v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Otte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12450-1_4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSHN7NVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5&#8322;3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_23" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688739v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160879" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875132v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868188v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744655v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00656780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735713v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668016v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650325v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560582v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00543195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marin-bougeret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9910-4656" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197511686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves Pessoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2023.01.007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01036-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331166v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2023.1276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M P Jansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1400766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119351v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy D&#243;sa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Goldberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03991247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00979-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rohwedder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-10024-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy Krithika" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sahu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00788-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0468-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0276-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-4-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9568-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Robenek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013505348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Ngoko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054111008271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brandwein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2026.17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. M. Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M.P. Jansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.33" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595364v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39479-0_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D.A. Carneiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Protti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01550313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251104v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08001-7_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.108" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Otte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12450-1_4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSHN7NVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953419v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5&#8322;3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160879" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00656780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668016v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735713v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744655v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650325v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560582v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00543195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>