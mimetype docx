--- v1 (2026-04-28)
+++ v2 (2026-05-21)
@@ -303,248 +303,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine robust scheduling with budgeted uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterized Complexity of Computing Maximum Minimal Blocking and Hitting Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2023.01.007⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (2), pp.444-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-022-01036-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926286v1</w:t>
+                <w:t xml:space="preserve">lirmm-04028295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Computing Maximum Minimal Blocking and Hitting Sets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single machine robust scheduling with budgeted uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Artur Alves Pessoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 85 (2), pp.444-491. </w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (2), pp.137-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-022-01036-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2023.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028295v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization problems in graphs with locational uncertainty</w:t>
               </w:r>
@@ -660,51 +660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart M P Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (4), pp.2737-2773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -732,542 +732,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04028294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant-Ratio Approximation for Robust Bin Packing with Budgeted Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing lop-Kernels: A Framework for Kernelization Lower Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1457199⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (11), pp.3365-3406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-022-00979-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119351v3</w:t>
+                <w:t xml:space="preserve">lirmm-03991247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing lop-Kernels: A Framework for Kernelization Lower Bounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constant-Ratio Approximation for Robust Bin Packing with Budgeted Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Dósa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (11), pp.3365-3406. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-022-00979-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1457199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03991247v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119351v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation results for makespan minimization with budgeted uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packing Arc-Disjoint Cycles in Tournaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Rohwedder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramaswamy Krithika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-020-10024-7⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), pp.1393-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00788-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366868v1</w:t>
+                <w:t xml:space="preserve">lirmm-03271568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing Arc-Disjoint Cycles in Tournaments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation results for makespan minimization with budgeted uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Sahu</w:t>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saket Saurabh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lars Rohwedder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83 (5), pp.1393-1420. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (6), pp.903-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00788-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-020-10024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03271568v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On independent set in B1-EPG graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,222 +1347,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03027587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Does a Treedepth Modulator Help to Obtain Polynomial Kernels Beyond Sparse Graphs?</w:t>
+                <w:t xml:space="preserve">Robust scheduling with budgeted uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Artur Alves Pessoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (10), pp.4043-4068. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 261, pp.93-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-018-0468-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410618v1</w:t>
+                <w:t xml:space="preserve">lirmm-02020566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust scheduling with budgeted uncertainty</w:t>
+                <w:t xml:space="preserve">How Much Does a Treedepth Modulator Help to Obtain Polynomial Kernels Beyond Sparse Graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Poss</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 261, pp.93-107. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (10), pp.4043-4068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-018-0468-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02020566v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximability and exact resolution of the multidimensional binary vector assignment problem</w:t>
               </w:r>
@@ -2133,51 +2133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,51 +2893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brandwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS 2026 - 43rd International Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France. pp.17:1-17:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3127,51 +3127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme C. M. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius F. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2025 - 20th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Warsaw, Poland. pp.23:1-23:18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3316,272 +3316,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04938252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Subgraphs Under Structural Parameterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subexponential algorithms in geometric graphs via the subquadratic grid minor property: the role of local radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2024 - 51st International Colloquium on Automata, Languages, and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.33⟩</w:t>
+              <w:t xml:space="preserve">SWAT 2024 - 19th Scandinavian Symposium and Workshops on Algorithm Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland. pp.11:1-11:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2024.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04700560v1</w:t>
+                <w:t xml:space="preserve">hal-04149792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kick the Cliques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Subgraphs Under Structural Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart M.P. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2024 - 19th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. pp.13:1-13:17, </w:t>
+              <w:t xml:space="preserve">ICALP 2024 - 51st International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.33:1-33:20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2024.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04938282v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04700560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subexponential algorithms in geometric graphs via the subquadratic grid minor property: the role of local radius</w:t>
+                <w:t xml:space="preserve">Kick the Cliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
@@ -3599,112 +3599,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT 2024 - 19th Scandinavian Symposium and Workshops on Algorithm Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Helsinki, Finland. pp.11:1-11:18, </w:t>
+              <w:t xml:space="preserve">IPEC 2024 - 19th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. pp.13:1-13:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2024.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2024.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149792v1</w:t>
+                <w:t xml:space="preserve">lirmm-04938282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernelization for Graph Packing Problems via Rainbow Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3872,90 +3872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Framework for Kernelization Lower Bounds: The Case of Maximum Minimal Vertex Cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, Portugal. pp.4:1-4:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3983,330 +3983,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03526704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge-Depth Characterizes Which Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
+                <w:t xml:space="preserve">Approximation results for makespan minimization with budgeted uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Rohwedder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.16:1--16:19, </w:t>
+              <w:t xml:space="preserve">WAOA 2019 - 17th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.60-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39479-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02991230v1</w:t>
+                <w:t xml:space="preserve">hal-02277357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation results for makespan minimization with budgeted uncertainty</w:t>
+                <w:t xml:space="preserve">Bridge-Depth Characterizes Which Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lars Rohwedder</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart M P Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2019 - 17th International Workshop on Approximation and Online Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.60-71, </w:t>
+              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.16:1--16:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-39479-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277357v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing Arc-Disjoint Cycles in Tournaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramaswamy Krithika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFCS 2019 - 44th International Symposium on Mathematical Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.27:1-27:14, </w:t>
@@ -4344,51 +4344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Width Parameterizations for Knot-Free Vertex Deletion on Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4487,51 +4487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does a treedepth modulator help to obtain polynomial kernels beyond sparse graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.10:1--10:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4565,51 +4565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle packing in (sparse) tournaments: approximation and kernelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,51 +4786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Independent Set on B1-EPG Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,274 +4884,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Binary Vector Assignment Problem: Standard, Structural and Above Guarantee Parameterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Complexity of Wafer-to-Wafer Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerme Duvillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillerme Duvillié</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trivikram Dokka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCT: Fundamentals of Computation Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Gdańsk, Poland. pp.189-201, </w:t>
+              <w:t xml:space="preserve">CIAC: International Conference on Algorithms and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. pp.208-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22177-9_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18173-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01250997v1</w:t>
+                <w:t xml:space="preserve">lirmm-01250989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Wafer-to-Wafer Integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional Binary Vector Assignment Problem: Standard, Structural and Above Guarantee Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerme Duvillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAC: International Conference on Algorithms and Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France. pp.208-220, </w:t>
+              <w:t xml:space="preserve">FCT: Fundamentals of Computation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Gdańsk, Poland. pp.189-201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18173-8_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22177-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01250989v1</w:t>
+                <w:t xml:space="preserve">lirmm-01250997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of flexible interval scheduling</w:t>
               </w:r>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,541 +6269,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for Multiple Strip Packing</w:t>
+                <w:t xml:space="preserve">A fast 5/2-approximation algorithm for hierarchical scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Otte</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approximation and Online Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ischia, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953421v1</w:t>
+                <w:t xml:space="preserve">hal-00738518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast \frac52-approximation algorithm for hierarchical scheduling</w:t>
+                <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International EuroPar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brisbane, Australia. pp.316-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15240-5₂3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953419v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
+                <w:t xml:space="preserve">Approximation Algorithms for Multiple Strip Packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.37-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12450-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15240-5₂3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00798444v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast 5/2-approximation algorithm for hierarchical scheduling</w:t>
+                <w:t xml:space="preserve">A fast \frac52-approximation algorithm for hierarchical scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Robenek</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th International EuroPar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ischia, Italy. pp.157-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738518v1</w:t>
+                <w:t xml:space="preserve">hal-00953419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
               </w:r>
@@ -6815,64 +6815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7170,119 +7170,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAOA'2009: 7th Workshop on Approximation and Online Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Copenhague, Denmark. pp.37-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12450-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -7953,141 +7953,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Approximation for Scheduling Parallel Job on Identical Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NP-hardness of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">RR-12001, 2012</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-12026, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00656780v1</w:t>
+                <w:t xml:space="preserve">lirmm-00744655v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using group replication for resilience on exascale systems</w:t>
               </w:r>
@@ -8273,115 +8247,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00735713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NP-hardness of the Sparsest k-Subgraph Problem in Chordal Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tight Approximation for Scheduling Parallel Job on Identical Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-12026, 2012</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-12001, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00744655v3</w:t>
+                <w:t xml:space="preserve">lirmm-00656780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-Max Graph Partitioning Problem</w:t>
               </w:r>
@@ -8991,51 +8991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C35F562"/>
+    <w:nsid w:val="4CE8CD76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9222,51 +9222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marin-bougeret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9910-4656" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197511686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves Pessoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2023.01.007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01036-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331166v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2023.1276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M P Jansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1400766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119351v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy D&#243;sa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Goldberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03991247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00979-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rohwedder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-10024-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy Krithika" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sahu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00788-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0468-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0276-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-4-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9568-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Robenek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013505348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Ngoko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054111008271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brandwein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2026.17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. M. Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M.P. Jansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.33" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595364v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39479-0_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D.A. Carneiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Protti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01550313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251104v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08001-7_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.108" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Otte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12450-1_4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSHN7NVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953419v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5&#8322;3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160879" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00656780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668016v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735713v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744655v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650325v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560582v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00543195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marin-bougeret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9910-4656" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197511686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Campos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01036-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Alves Pessoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2023.01.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331166v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2023.1276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M P Jansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1400766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03991247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00979-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119351v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy D&#243;sa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Goldberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457199" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy Krithika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sahu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00788-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jansen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rohwedder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-10024-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02020566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0468-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerme Duvilli&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0276-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-4-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9568-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivikram Dokka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2016.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Robenek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Zaidouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013505348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Ngoko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054111008271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brandwein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2026.17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Berthe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. M. Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04149792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2024.11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M.P. Jansen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.33" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2024.13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595364v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39479-0_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D.A. Carneiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Protti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01550313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01383110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45587-7_13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250989v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251104v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08001-7_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01251025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38016-7_23" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.108" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_27" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Otte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5&#8322;3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953421v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12450-1_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSHN7NVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953419v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054450v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160879" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01110027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744655v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668016v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00735713v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00656780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694569v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650325v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560582v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00543195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>