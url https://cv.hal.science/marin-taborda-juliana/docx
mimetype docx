--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1064,372 +1064,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps événement dans la recherche-création.</w:t>
+                <w:t xml:space="preserve">Les arts comme acte de résistance. Actions pour nomadiser à partir de : TransMigrArts, MUSA et Alegría Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire recherche-création "L'archive en corps" de l'ED ALLPH@</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse Jean Jurès, Jan 2024, Touluse, France</w:t>
+              <w:t xml:space="preserve">Colloque international “Reframing Journeys”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090922v1</w:t>
+                <w:t xml:space="preserve">hal-05090904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minga Prácticas decoloniales, por una ecología sensible</w:t>
+                <w:t xml:space="preserve">Le corps événement dans la recherche-création.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international “Arte y Alteridad, la obra de Arte como objeto ecosófico”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Cauca, Sep 2024, Popayan, Colombia</w:t>
+              <w:t xml:space="preserve">Séminaire recherche-création "L'archive en corps" de l'ED ALLPH@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jurès, Jan 2024, Touluse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090877v1</w:t>
+                <w:t xml:space="preserve">hal-05090922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rhizome il fau le faire</w:t>
+                <w:t xml:space="preserve">Minga Prácticas decoloniales, por una ecología sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialités, Heuristique et Écologie de la Recherche-Création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Jun 2024, Liege, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire international “Arte y Alteridad, la obra de Arte como objeto ecosófico”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Cauca, Sep 2024, Popayan, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090884v1</w:t>
+                <w:t xml:space="preserve">hal-05090877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabuler des événements corporels comme résistance à la mort</w:t>
+                <w:t xml:space="preserve">Le rhizome il fau le faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude internationale “Quel corpus pour la recherche en civilisation latino-américaine contemporaine à l'ère du numérique ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Materialités, Heuristique et Écologie de la Recherche-Création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Jun 2024, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090881v1</w:t>
+                <w:t xml:space="preserve">hal-05090884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arts comme acte de résistance. Actions pour nomadiser à partir de : TransMigrArts, MUSA et Alegría Latina</w:t>
+                <w:t xml:space="preserve">Fabuler des événements corporels comme résistance à la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Reframing Journeys”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude internationale “Quel corpus pour la recherche en civilisation latino-américaine contemporaine à l'ère du numérique ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090904v1</w:t>
+                <w:t xml:space="preserve">hal-05090881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistir como cuerpo sin órganos en la fotografía de Jesús Abad Colorado</w:t>
               </w:r>
@@ -2131,234 +2131,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique du dessin sur VanGogh dans le cadre de ma résidence artistique àSaint-Rémy de Province.</w:t>
+                <w:t xml:space="preserve">La philosophie deleuzienne et l'art .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Rémy de Province ., France</w:t>
+              <w:t xml:space="preserve">Dans le cadre de l'exposition Affect/Percepts .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Medellín, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188825v1</w:t>
+                <w:t xml:space="preserve">hal-05188826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événement et chaos : une perspectivecréative pour étudier et déployer la penséecréative dans la communauté.</w:t>
+                <w:t xml:space="preserve">La pratique du dessin sur VanGogh dans le cadre de ma résidence artistique àSaint-Rémy de Province.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de philosophie, Département del'éducation et des sciences humaines .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Rémy de Province ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188822v1</w:t>
+                <w:t xml:space="preserve">hal-05188825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie deleuzienne et l'art .</w:t>
+                <w:t xml:space="preserve">Événement et chaos : une perspectivecréative pour étudier et déployer la penséecréative dans la communauté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans le cadre de l'exposition Affect/Percepts .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Medellín, Colombia</w:t>
+              <w:t xml:space="preserve">Programme de philosophie, Département del'éducation et des sciences humaines .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188826v1</w:t>
+                <w:t xml:space="preserve">hal-05188822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention dans une classe miroir sur lesconcepts : affects, percepts et sensations dansl'oeuvre de Gilles Deleuze et Félix Guattari, commepossibilité esthétique du sensible .</w:t>
               </w:r>
@@ -2951,169 +2951,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cuerpo-ojo para danzar las experiencias de un taller de performance</w:t>
+                <w:t xml:space="preserve">Entretien à Anne-Marie Lamerais· « N’oublie pas de vivre. L’art est partout ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marín Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, pp.152-163. </w:t>
+              <w:t xml:space="preserve">2025, pp.186-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59486/EKVY6493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59486/FHFQ8631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344646v1</w:t>
+                <w:t xml:space="preserve">hal-05344706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien à Anne-Marie Lamerais· « N’oublie pas de vivre. L’art est partout ! »</w:t>
+                <w:t xml:space="preserve">Devenir cuerpo-ojo para danzar las experiencias de un taller de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marín Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, pp.186-195. </w:t>
+              <w:t xml:space="preserve">2025, pp.152-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59486/FHFQ8631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59486/EKVY6493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344706v1</w:t>
+                <w:t xml:space="preserve">hal-05344646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3189,51 +3189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90B46D38"/>
+    <w:nsid w:val="BB7BF522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3420,51 +3420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marin-taborda-juliana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2397-4425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05343805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Mar&#237;n Taborda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Iv&#225;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/LRHJ4474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Marin Taborda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/FHGO8656" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo de la Mar&#237;a Bustamante Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo Restrepo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Puerta Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Carmona Rivera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Elena Acosta Ram&#237;rez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Ca&#241;ola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecadigital.udea.edu.co/entities/publication/33219f21-5e10-4aaa-973d-1366e8668c33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mario V&#233;lez Salazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transmigrarts.com/3d-flip-book/la-investigacion-creacion-alicada-ica/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05344646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/EKVY6493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05344706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/FHFQ8631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marin-taborda-juliana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2397-4425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05343805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Mar&#237;n Taborda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Iv&#225;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/LRHJ4474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Marin Taborda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/FHGO8656" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo de la Mar&#237;a Bustamante Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo Restrepo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Puerta Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Carmona Rivera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Elena Acosta Ram&#237;rez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Ca&#241;ola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecadigital.udea.edu.co/entities/publication/33219f21-5e10-4aaa-973d-1366e8668c33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mario V&#233;lez Salazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transmigrarts.com/3d-flip-book/la-investigacion-creacion-alicada-ica/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05344706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/FHFQ8631" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05344646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/EKVY6493" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>