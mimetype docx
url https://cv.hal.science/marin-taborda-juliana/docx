--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1133,234 +1133,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps événement dans la recherche-création.</w:t>
+                <w:t xml:space="preserve">Le rhizome il fau le faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire recherche-création "L'archive en corps" de l'ED ALLPH@</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse Jean Jurès, Jan 2024, Touluse, France</w:t>
+              <w:t xml:space="preserve">Materialités, Heuristique et Écologie de la Recherche-Création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Jun 2024, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090922v1</w:t>
+                <w:t xml:space="preserve">hal-05090884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minga Prácticas decoloniales, por una ecología sensible</w:t>
+                <w:t xml:space="preserve">Le corps événement dans la recherche-création.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international “Arte y Alteridad, la obra de Arte como objeto ecosófico”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Cauca, Sep 2024, Popayan, Colombia</w:t>
+              <w:t xml:space="preserve">Séminaire recherche-création "L'archive en corps" de l'ED ALLPH@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jurès, Jan 2024, Touluse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090877v1</w:t>
+                <w:t xml:space="preserve">hal-05090922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rhizome il fau le faire</w:t>
+                <w:t xml:space="preserve">Minga Prácticas decoloniales, por una ecología sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Marin Taborda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialités, Heuristique et Écologie de la Recherche-Création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Jun 2024, Liege, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire international “Arte y Alteridad, la obra de Arte como objeto ecosófico”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Cauca, Sep 2024, Popayan, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090884v1</w:t>
+                <w:t xml:space="preserve">hal-05090877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabuler des événements corporels comme résistance à la mort</w:t>
               </w:r>
@@ -3189,51 +3189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB7BF522"/>
+    <w:nsid w:val="3273504E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3420,51 +3420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marin-taborda-juliana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2397-4425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05343805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Mar&#237;n Taborda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Iv&#225;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/LRHJ4474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Marin Taborda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/FHGO8656" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo de la Mar&#237;a Bustamante Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo Restrepo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Puerta Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Carmona Rivera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Elena Acosta Ram&#237;rez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Ca&#241;ola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecadigital.udea.edu.co/entities/publication/33219f21-5e10-4aaa-973d-1366e8668c33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mario V&#233;lez Salazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transmigrarts.com/3d-flip-book/la-investigacion-creacion-alicada-ica/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05344706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/FHFQ8631" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05344646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/EKVY6493" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marin-taborda-juliana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2397-4425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05343805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Mar&#237;n Taborda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Iv&#225;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/LRHJ4474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Marin Taborda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/FHGO8656" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo de la Mar&#237;a Bustamante Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo Restrepo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Puerta Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Carmona Rivera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Elena Acosta Ram&#237;rez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Ca&#241;ola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecadigital.udea.edu.co/entities/publication/33219f21-5e10-4aaa-973d-1366e8668c33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mario V&#233;lez Salazar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transmigrarts.com/3d-flip-book/la-investigacion-creacion-alicada-ica/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05344706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/FHFQ8631" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05344646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59486/EKVY6493" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>