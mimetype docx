--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,1217 +300,1507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parentalité en entrepreneuriat : une dimension oubliée ?</w:t>
+                <w:t xml:space="preserve">GRH en PME : entre continuité et évolution, dans un contexte de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude d'Andria</w:t>
+                <w:t xml:space="preserve">Marc-André Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Leloarne-Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Gnan</w:t>
+                <w:t xml:space="preserve">Agnès Paradas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre1.193.0013⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (4), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.194.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347247v1</w:t>
+                <w:t xml:space="preserve">hal-03795560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la justification des parcours professionnels de cadres en PME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La parentalité en entrepreneuriat : une dimension oubliée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude d'Andria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Gilson</w:t>
+                <w:t xml:space="preserve">Séverine Leloarne-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-économie du travail </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09597-2.p.0135⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.193.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374771v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cadres dans les PME</w:t>
+                <w:t xml:space="preserve">De la justification des parcours professionnels de cadres en PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trouvé</w:t>
+                <w:t xml:space="preserve">Adeline Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthèse Document APEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Socio-économie du travail 2019 – 1, n° 5 Que font les organisations aux parcours professionnels ?, 2019 - 1 (n°5), pp.135 à 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09597-2.p.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02007228v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur la notion de capital humain individuel des jeunes à travers l’investissement en formation initiale et l’insertion professionnelle en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cadres dans les PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Gilson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Synthèse Document APEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745468v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling entrepreneurship with motherhood in France</w:t>
+                <w:t xml:space="preserve">Retour sur la notion de capital humain individuel des jeunes à travers l’investissement en formation initiale et l’insertion professionnelle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Metz</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.117.0087⟩</w:t>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 202 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.202.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650881v1</w:t>
+                <w:t xml:space="preserve">hal-01745468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Managers’ Perception about Quality of HR Function in Pakistan: A Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling entrepreneurship with motherhood in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ali Asadullah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Usama Najam</w:t>
+                <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Asian Journal of Human Resources Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2322093715599279⟩</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.117.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795329v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie professionnelle et maternité : représentations comparées de jeunes entrepreneures et cadres en TPE et PME en croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Line Managers’ Perception about Quality of HR Function in Pakistan: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Asadullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Najam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.142.0083⟩</w:t>
+              <w:t xml:space="preserve">South Asian Journal of Human Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.189 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2322093715599279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745466v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repenser les liens entre la gestion du capital humain et la marque employeur perçue en contexte de mutation organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.033.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie professionnelle et maternité : représentations comparées de jeunes entrepreneures et cadres en TPE et PME en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.142.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Firm size, ownership, training duration and training evaluation practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ali Asadullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arain Ghulam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Training and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (5), pp.429 - 455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/EJTD-10-2014-0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le module Méthodes qualitatives en Ecole de gestion: ça vous rappelle quelque chose ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maltraitance au travail : les réactions des acteurs tiers font-elles partie du problème ou de la solution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pérugien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème congrès AGRH Brest 2022 - Enjeux de société et GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH - Association francophone de Gestion des Ressources Humaines, Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">17ème colloque annuel du CERI de l’ISTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969925v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le courage face à l’injustice en milieu professionnel : chroniques de situations ordinaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le module Méthodes qualitatives en Ecole de gestion: ça vous rappelle quelque chose ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Murrim Ceccato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Congrès annuel de l’AGRH : "Mutations de l'environnement, mutations des organisations, mutations de la GRH"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">33ème congrès AGRH Brest 2022 - Enjeux de société et GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH - Association francophone de Gestion des Ressources Humaines, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787122v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus itératif d'innovation sociale en PME:le cas Dechetri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le courage face à l’injustice en milieu professionnel : chroniques de situations ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pérugien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-André Vilette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de l'innovation Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">32e Congrès annuel de l’AGRH : "Mutations de l'environnement, mutations des organisations, mutations de la GRH"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656388v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Processus itératif d'innovation sociale en PME:le cas Dechetri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée de l'innovation Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovations sociales renouvelées:le cas d'une petite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Vilette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85ème Congrès ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1520,330 +1810,425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital humain : De la théorie à la pratique, quels enjeux aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrutement et mobilité interne des cadres : un éclairage atypique des mondes sociaux des TPE et PE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Ateliers Boyer. Sexisme ordinaire ou outrage sexiste : comment bâtir une relation soutenable au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pérugien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes sociaux des TPE et PME. Modèles et logiques d’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.141-158, 2019</w:t>
+              <w:t xml:space="preserve">Développement durable et ressources humaines : 15 études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903290v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recrutement et mobilité interne des cadres : un éclairage atypique des mondes sociaux des TPE et PE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Octarès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes sociaux des TPE et PME. Modèles et logiques d’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-158, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éléments de cadrage sur les cadres débutants entre qualité de vie et carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Marbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand livre de la PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.569-590, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1853,254 +2238,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres travaillant en PME y voient des avantages… et des inconvénients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Vilette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres dans les PME – Parcours individuels et contextes d’entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois bonnes raisons pour les jeunes cadres de débuter leur carrière dans une PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2110,161 +2495,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités des publics et des entreprises de l’expérimentation TZCLD : une approche par les parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Checcaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Deram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ferraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES - Direction de l'animation, de la recherche et des études statistiques. 2025, pp.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05377177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2411,51 +2796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03969868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leloarne-Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09597-2.p.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.117.0087" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Asadullah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Najam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2322093715599279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745466v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arain Ghulam Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJTD-10-2014-0072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03969925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina P&#233;rugien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Marbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trouv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03969868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9567" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03795560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.194.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude d'Andria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leloarne-Lemaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gnan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09597-2.p.0135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.202.0088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaudat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.117.0087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Asadullah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Najam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2322093715599279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.033.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.142.0083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arain Ghulam Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJTD-10-2014-0072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina P&#233;rugien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03969925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/developpement-durable-et-ressources-humaines-15-etudes-de-cas/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Marbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trouv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>