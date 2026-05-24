--- v0 (2026-03-31)
+++ v1 (2026-05-24)
@@ -751,252 +751,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body appreciation around the world: Measurement invariance of the Body Appreciation Scale-2 (BAS-2) across 65 nations, 40 languages, gender identities, and age</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l’exposition culturelle sur l’ajustement culturel : rôle médiateur de l’intelligence culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Vin Reaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Burakova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2023.07.010⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2023.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390873v1</w:t>
+                <w:t xml:space="preserve">hal-03949124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’exposition culturelle sur l’ajustement culturel : rôle médiateur de l’intelligence culturelle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Body appreciation around the world: Measurement invariance of the Body Appreciation Scale-2 (BAS-2) across 65 nations, 40 languages, gender identities, and age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viren Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich S Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toivo Aavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Abdollahpour Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, </w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.449-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2023.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2023.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949124v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are organisational politics responsible for turnover intention in French Firefighters?</w:t>
               </w:r>
@@ -1133,85 +1133,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 3, pp.297-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1482/102121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463827v1</w:t>
+                <w:t xml:space="preserve">hal-04737083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosocial behaviors and organizations: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1228,78 +1237,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.297-349. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1482/102121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04737083v1</w:t>
+                <w:t xml:space="preserve">hal-03463827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la conciliation des sphères de vie dans la prédiction de l’intention de départ chez les sapeurs-pompiers volontaires français</w:t>
               </w:r>
@@ -2437,51 +2437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949194v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stieger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Voracek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Abdollahpour Ranjbar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew P White" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2024.102432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Burakova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Oulhassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hammouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Attal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Oulhassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2023.07.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03949124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Vin Reaes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.01.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03824473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Mcdowall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bianvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2022.100764" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fourtier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/102121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02951753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duperthuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6687" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02951751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filbien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02951754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31820/pt.26.1.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducourneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faug&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Laberon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03464764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03464761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Burakova-Lorgnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-587-2.ch702" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949194v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stieger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Voracek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Abdollahpour Ranjbar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew P White" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2024.102432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Burakova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Oulhassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hammouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Attal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Oulhassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03949124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Vin Reaes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2023.07.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03824473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Mcdowall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bianvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2022.100764" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fourtier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/102121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02951753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duperthuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6687" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02951751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filbien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02951754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31820/pt.26.1.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ducourneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.12.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faug&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Laberon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03464764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03464761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Burakova-Lorgnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-587-2.ch702" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>