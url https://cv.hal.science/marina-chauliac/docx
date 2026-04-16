--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1164,343 +1164,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03932564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialiser l'immigration via les témoignages : enjeux et embûches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Biennale Traces en Auvergne-Rhône-Alpes : enjeux d’un réseau d’acteurs régionaux pour penser les mémoires, l’histoire et l’actualité du fait migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Chaouite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nancy Venel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1316, pp.151-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546955v1</w:t>
+                <w:t xml:space="preserve">halshs-01501242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Biennale Traces en Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Chaouite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1316, pp.151-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Biennale Traces en Auvergne-Rhône-Alpes : enjeux d’un réseau d’acteurs régionaux pour penser les mémoires, l’histoire et l’actualité du fait migratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Chaouite</w:t>
+                <w:t xml:space="preserve">Patrimonialiser l'immigration via les témoignages : enjeux et embûches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.100.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01501242v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires prioritaires en milieu rural et politique culturelle : une expérimentation de la DRAC Rhône-Alpes</w:t>
               </w:r>
@@ -2253,51 +2253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anheim, Etienne; Etter, Anne-Julie; Glasson Deschaumes, Ghislaine; Liévaux, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2378,51 +2378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baussant, Michèle; Chauliac, Marina; Gensburger, Sarah; Venel, Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l'échelle locale </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.9-13, 2018, Les Passés dans le Présent. Série Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
@@ -2464,51 +2464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous venus d’ailleurs, tous devenus d’ici' : le Rize à Villeurbanne : mémoires de l’immigration et politique municipale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baussant, Michèle; Chauliac, Marina; Gensburger, Sarah; Venel, Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l’échelle locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.21-37, 2018</w:t>
@@ -3260,51 +3260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La migration dans l'objectif du photographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et création : une pollinisation par l’ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Bayonne - Biarritz, France. Patrimoines et création : une pollinisation par l’ethnologie, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189, 2018, Les passés dans le présent. Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
             </w:r>
           </w:p>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100, 2017, Communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3910,51 +3910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4B9CEB7"/>
+    <w:nsid w:val="D9BA8FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4058,51 +4058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8F4CFDA8"/>
+    <w:nsid w:val="336A1B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4206,51 +4206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B1BD437"/>
+    <w:nsid w:val="0CE28FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4354,51 +4354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CE0B7E1B"/>
+    <w:nsid w:val="732B067A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4502,51 +4502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2E955B07"/>
+    <w:nsid w:val="E1E30625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4650,51 +4650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="90FC0648"/>
+    <w:nsid w:val="B1382ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4896,51 +4896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repos.hypotheses.org/315" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495138v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.116.0113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942044v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottello Florent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudrand Corentine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Givre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.2972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3820" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.226.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tornatore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-26593-9_88-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Ya&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repos.hypotheses.org/315" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495138v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.116.0113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942044v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottello Florent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudrand Corentine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Givre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.2972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3820" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.100.0105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.226.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hottin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tornatore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01496128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-26593-9_88-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Ya&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02869001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>