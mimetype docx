--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -952,397 +952,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi : l'artisanat de la pierre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture et décoration d'un premier étage: la Caupona di Sotericus à Pompei (I 12,3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Julien Auber de Lapierre; Emmanuel Botte; Jean-Pierre Brun; Matthieu Poux. </w:t>
+                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonella Coralini; Paolo Giulierini; Valeria Sampaolo; Francesco Sirano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-52, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t>
+              <w:t xml:space="preserve">Pareti Dipinte. Dallo scavo alla realizzazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Quasar, pp.987-994, 2024, 978-88-5491-467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890360v1</w:t>
+                <w:t xml:space="preserve">hal-04719814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et décoration d'un premier étage: la Caupona di Sotericus à Pompei (I 12,3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pompéi : l'artisanat de la pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Antonella Coralini; Paolo Giulierini; Valeria Sampaolo; Francesco Sirano. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Auber de Lapierre; Emmanuel Botte; Jean-Pierre Brun; Matthieu Poux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pareti Dipinte. Dallo scavo alla realizzazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Quasar, pp.987-994, 2024, 978-88-5491-467-4</w:t>
+              <w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-52, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719814v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caratterizzazione delle tecniche costruttive</w:t>
+                <w:t xml:space="preserve">Il contesto archeologico: l'evoluzione urbana della Regio VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Dessales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricostruire dopo un terremoto. Riparazioni antiche a Pompei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13, Centre Jean Bérard, pp.97-134, 2022, Centre Jean Bérard - études, 978-2-38050-034-9</w:t>
+              <w:t xml:space="preserve">, 13, Centre Jean Bérard, pp.55-63, 2022, Centre Jean Bérard - études, 978-2-38050-034-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03869014v1</w:t>
+                <w:t xml:space="preserve">halshs-03869002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il contesto archeologico: l'evoluzione urbana della Regio VII</w:t>
+                <w:t xml:space="preserve">Caratterizzazione delle tecniche costruttive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Dessales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricostruire dopo un terremoto. Riparazioni antiche a Pompei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13, Centre Jean Bérard, pp.55-63, 2022, Centre Jean Bérard - études, 978-2-38050-034-9</w:t>
+              <w:t xml:space="preserve">, 13, Centre Jean Bérard, pp.97-134, 2022, Centre Jean Bérard - études, 978-2-38050-034-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03869002v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03869014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegulae fratte: tre casi di reimpiego nella prima età imperiale dalla necropoli di Cuma</w:t>
               </w:r>
@@ -1516,551 +1516,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memoriae di pietra: per lo studio delle colonne del primo piano della Casa del Centenario</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La necropoli fenicio-punica e le infrastrutture romane nell’area della ex Base della Marina Militare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Andreattta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Bridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgio Bejor; Sandro Filippo Bondì; Jacopo Bonetto; Maurizia Canepa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pompei. Insula IX 8. Vecchi e nuovi scavi (1879-)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Quaderni Norensi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Padova University Press, pp.169-188, 2017, Quaderni Norensi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877592v1</w:t>
+                <w:t xml:space="preserve">hal-01708957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La necropoli fenicio-punica e le infrastrutture romane nell’area della ex Base della Marina Militare</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memoriae di pietra: per lo studio delle colonne del primo piano della Casa del Centenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni Norensi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Padova University Press, pp.169-188, 2017, Quaderni Norensi</w:t>
+              <w:t xml:space="preserve">Pompei. Insula IX 8. Vecchi e nuovi scavi (1879-)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708957v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Fondo Barbatelli à la Porte du Vésuve : une fenêtre d’étude dans le faubourg septentrional de Pompéi. Campagne d’étude 2024</w:t>
+                <w:t xml:space="preserve">Du Fondo Barbatelli à la Porte du Vésuve : une fenêtre d’étude dans le faubourg septentrional de Pompéi. Campagne de fouille 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Italie, les cités vésuviennes, pp.14329. </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/155op⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/161mg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410283v1</w:t>
+                <w:t xml:space="preserve">hal-05595110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane. Campagne 2023</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisa Conca</w:t>
+                <w:t xml:space="preserve">Du Fondo Barbatelli à la Porte du Vésuve : une fenêtre d’étude dans le faubourg septentrional de Pompéi. Campagne d’étude 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/123ib⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Italie, les cités vésuviennes, pp.14329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/155op⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663493v1</w:t>
+                <w:t xml:space="preserve">hal-05410283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Fondo Barbatelli à la Porte du Vésuve : une fenêtre d’étude dans le faubourg septentrional de Pompéi. Campagne 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,1213 +2052,1269 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Italie, Les cités vésuviennes, pp.10380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.10380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane, Campagne 2022</w:t>
+                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane. Campagne 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Camodeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.9675⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/123ib⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180006v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maestranze al lavoro a Pompei. La reinterpretazione di una pittura perduta dalla Casa dei Pigmei (IX 5, 9)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane, Campagne 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIDOLA. International Journal of Classical Art History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19272/202301101007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.9675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508819v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane (2021)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maestranze al lavoro a Pompei. La reinterpretazione di una pittura perduta dalla Casa dei Pigmei (IX 5, 9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Voltan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.6685⟩</w:t>
+              <w:t xml:space="preserve">EIDOLA. International Journal of Classical Art History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.115-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/202301101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746945v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Microzonation of the Pompeii Archaeological Park (Southern Italy): Local Seismic Amplification Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences12070275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer Technology of Decorated Plasters from the domus of Marcus Vipsanus Primigenius at Abellinum (Campania Region, Southern Italy): An Analytical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Pagano</w:t>
+                <w:t xml:space="preserve">Chiara Germinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Germinario</w:t>
+                <w:t xml:space="preserve">Maria Francesca Alberghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Mercurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min12121487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03868944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la Porte médiane.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Censini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Del Mastro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.2166⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.6685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240071v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La necropoli ellenistica di Cuma presso la Porta mediana. Le ricerche del Centre Jean Bérard. Campagne di scavo 2017-2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la Porte médiane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saverio de Rosa</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio De Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Del Mastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Puteoli, Cumae, Misenum. Rivista di Studi e Notiziario del Parco Archeologico dei Campi Flegrei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.2166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271688v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques dans la nécropole de la Porte médiane à Cumes. Rapport d’activité 2017-2018 (première partie)</w:t>
+                <w:t xml:space="preserve">La necropoli ellenistica di Cuma presso la Porta mediana. Le ricerche del Centre Jean Bérard. Campagne di scavo 2017-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Lemaire</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Puteoli, Cumae, Misenum. Rivista di Studi e Notiziario del Parco Archeologico dei Campi Flegrei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.244-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987845v1</w:t>
+                <w:t xml:space="preserve">hal-03271688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venustius est reticulatum. L’evoluzione dell’opera reticolata a Cuma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches archéologiques dans la nécropole de la Porte médiane à Cumes. Rapport d’activité 2017-2018 (première partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUDAR. European Journal of Roman Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, </w:t>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21071/reudar.v1i0.10161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.2322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695570v1</w:t>
+                <w:t xml:space="preserve">hal-01987845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3348,51 +3387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3437,519 +3476,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Venustius est reticulatum. L’evoluzione dell’opera reticolata a Cuma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1504⟩</w:t>
+              <w:t xml:space="preserve">REUDAR. European Journal of Roman Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21071/reudar.v1i0.10161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700378v1</w:t>
+                <w:t xml:space="preserve">hal-01695570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700375v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques à Cumes (Campanie, Naples)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1444⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709992v1</w:t>
+                <w:t xml:space="preserve">hal-01700375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre à Pompéi et Herculanum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recherches archéologiques à Cumes (Campanie, Naples)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duneufjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre à Pompéi et Herculanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.1166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3959,643 +4076,643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Yellow Tuff in Pompeian Architecture: key mineralogical and geochemical constraints for a (re-)evaluation of its geological origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Grifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Germinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Mercurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organicamente. Caratterizzare, proteggere, datare. Racconti della materia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Archeometria, Feb 2026, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre résilience et opportunisme : le cas de la partie orientale de l’insula VII 2 à Pompéi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À pied d’œuvre. 5e Congrès Francophone d’Histoire de la construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Water in the Maritime City of Cercina, Africa Proconsularis. Current Archaeological Research in the Kerkennah Islands, Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Schörle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Drine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau et du temps: spatialité et diachronie de la gestion de l'eau en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marina Covolan, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yellow tuff in Pompeii: between architecture, culture and seismic vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cityscapes and urban culture. Contextualizing Pompeii in the Roman world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parco Archeologico di Pompei, Sep 2022, Pompei, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'un tour à pierre manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techno - L’expérimentation en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Charleville-Mézières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riqualificazione e monumentalizzazione dello spazio periurbano a nord-est della porta Mediana: un complesso traianeo, tra spazio pubblico e funerario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toccare terra: approdi e conoscenze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parco Archeologico dei Campi Flegrei, Dec 2021, Baia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking amond the dead, the case of the A19 ambitus of Cumae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4623,142 +4740,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funerary areas: ownership, management, occupation and reoccupation in the ancient world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Granier, R.M. Bérard, A. Lattard, F. Mocci, Sep 2021, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rileggendo gli edifici funerari romani di Cuma: tra visibile, riflesso e invisibile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'occhio e il riflesso, Convegno dei Dottorati del Dipartimento di Scienze del Patrimonio Culturale (DiSPaC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Fisciano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Roman building sites. The case of the opus reticulatum in the Necropolis of the Porta mediana of Cumae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4774,51 +4891,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IMEKO International Conference on Metrology for Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lecce, Italy. pp.122-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4828,482 +4945,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abellinum and its water distribution system: new evidences for a wider comprehension of the hydraulic infranstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Musmeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weaving Narratives, 29th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maestranze al lavoro a Pompei. La reinterpretazione di una pittura perduta dalla Casa dei Pigmei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Voltan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STRADE. Segni, Tracce, Disegni. V Convegno AIRPA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et décoration d'un premier étage: la Caupona di Sotericus à Pompei (I 12,3)</w:t>
+                <w:t xml:space="preserve">Tegulae fratte: tre casi di reimpiego nella prima eta' imperiale dalla Necropoli di Cuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parete Dipinte AIPMA XIV 9-13 septembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Napoli, Italie</w:t>
+              <w:t xml:space="preserve">Demolire, riciclare, reinventare. La lunga vita e l’eredità del laterizio romano nella storia dell’architettura, III Workshop internazionale "Laterizio"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292178v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tegulae fratte: tre casi di reimpiego nella prima eta' imperiale dalla Necropoli di Cuma</w:t>
+                <w:t xml:space="preserve">Architecture et décoration d'un premier étage: la Caupona di Sotericus à Pompei (I 12,3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demolire, riciclare, reinventare. La lunga vita e l’eredità del laterizio romano nella storia dell’architettura, III Workshop internazionale "Laterizio"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Parete Dipinte AIPMA XIV 9-13 septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Napoli, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876960v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">…alterno pulsu renitente (Plinio, Nat. His., II, 197). Interventi di consolidamento statico e riparazioni tra Baiae e Puteoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Autiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Filocamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Prota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire face au risque naturel dans les sociétés anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Naples, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5313,151 +5430,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges de la ville de Cumes. Rapport d'activité 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5467,100 +5584,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra utilitas, distributio e prepetuitas: l'impiego del tufo giallo napoletano nell'edilizia pompeiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Università degli studi di Salerno, 2021. Italian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04000403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5570,105 +5687,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeBNA - Water distribution systems in the ancient world: forms of continuity, permanence and subsistence in contemporary society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5736,51 +5853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AA023A5"/>
+    <w:nsid w:val="60771DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5967,51 +6084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-covolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9117-9530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252893115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272289v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7817864" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781805830924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/vins-huiles-parfums-9782722607743" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Neyme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644742" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bonetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Andreattta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Bridi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155op" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10380" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Voltan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202301101007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Alberghina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121487" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2322" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/reudar.v1i0.10161" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grondin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1504" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1284" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1444" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1166" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Grifa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Langella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fedele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696708v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina de Martino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Autiero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prota" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-covolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9117-9530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252893115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272289v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7817864" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781805830924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/vins-huiles-parfums-9782722607743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Neyme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644742" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bonetto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Andreattta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Bridi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161mg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155op" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10380" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Voltan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202301101007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Alberghina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121487" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2322" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/reudar.v1i0.10161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grondin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1504" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1284" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1444" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1166" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Grifa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fedele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696708v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina de Martino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Autiero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prota" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>