--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -952,397 +952,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et décoration d'un premier étage: la Caupona di Sotericus à Pompei (I 12,3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pompéi : l'artisanat de la pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Antonella Coralini; Paolo Giulierini; Valeria Sampaolo; Francesco Sirano. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Auber de Lapierre; Emmanuel Botte; Jean-Pierre Brun; Matthieu Poux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pareti Dipinte. Dallo scavo alla realizzazione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Quasar, pp.987-994, 2024, 978-88-5491-467-4</w:t>
+              <w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-52, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719814v1</w:t>
+                <w:t xml:space="preserve">hal-04890360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi : l'artisanat de la pierre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture et décoration d'un premier étage: la Caupona di Sotericus à Pompei (I 12,3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Julien Auber de Lapierre; Emmanuel Botte; Jean-Pierre Brun; Matthieu Poux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonella Coralini; Paolo Giulierini; Valeria Sampaolo; Francesco Sirano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-52, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t>
+              <w:t xml:space="preserve">Pareti Dipinte. Dallo scavo alla realizzazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Quasar, pp.987-994, 2024, 978-88-5491-467-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890360v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il contesto archeologico: l'evoluzione urbana della Regio VII</w:t>
+                <w:t xml:space="preserve">Caratterizzazione delle tecniche costruttive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Dessales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricostruire dopo un terremoto. Riparazioni antiche a Pompei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13, Centre Jean Bérard, pp.55-63, 2022, Centre Jean Bérard - études, 978-2-38050-034-9</w:t>
+              <w:t xml:space="preserve">, 13, Centre Jean Bérard, pp.97-134, 2022, Centre Jean Bérard - études, 978-2-38050-034-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03869002v1</w:t>
+                <w:t xml:space="preserve">halshs-03869014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caratterizzazione delle tecniche costruttive</w:t>
+                <w:t xml:space="preserve">Il contesto archeologico: l'evoluzione urbana della Regio VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Montabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Dessales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricostruire dopo un terremoto. Riparazioni antiche a Pompei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13, Centre Jean Bérard, pp.97-134, 2022, Centre Jean Bérard - études, 978-2-38050-034-9</w:t>
+              <w:t xml:space="preserve">, 13, Centre Jean Bérard, pp.55-63, 2022, Centre Jean Bérard - études, 978-2-38050-034-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03869014v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03869002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegulae fratte: tre casi di reimpiego nella prima età imperiale dalla necropoli di Cuma</w:t>
               </w:r>
@@ -1516,225 +1516,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La necropoli fenicio-punica e le infrastrutture romane nell’area della ex Base della Marina Militare</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memoriae di pietra: per lo studio delle colonne del primo piano della Casa del Centenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni Norensi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Padova University Press, pp.169-188, 2017, Quaderni Norensi</w:t>
+              <w:t xml:space="preserve">Pompei. Insula IX 8. Vecchi e nuovi scavi (1879-)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708957v1</w:t>
+                <w:t xml:space="preserve">hal-01877592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memoriae di pietra: per lo studio delle colonne del primo piano della Casa del Centenario</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La necropoli fenicio-punica e le infrastrutture romane nell’area della ex Base della Marina Militare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Andreattta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Bridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgio Bejor; Sandro Filippo Bondì; Jacopo Bonetto; Maurizia Canepa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pompei. Insula IX 8. Vecchi e nuovi scavi (1879-)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Quaderni Norensi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Padova University Press, pp.169-188, 2017, Quaderni Norensi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877592v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1967,338 +1967,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Fondo Barbatelli à la Porte du Vésuve : une fenêtre d’étude dans le faubourg septentrional de Pompéi. Campagne 2023</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane. Campagne 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Camodeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Italie, Les cités vésuviennes, pp.10380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.10380⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/123ib⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435383v1</w:t>
+                <w:t xml:space="preserve">hal-04663493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane. Campagne 2023</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Camodeca</w:t>
+                <w:t xml:space="preserve">Du Fondo Barbatelli à la Porte du Vésuve : une fenêtre d’étude dans le faubourg septentrional de Pompéi. Campagne 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Conca</w:t>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, Italie, Les cités vésuviennes, pp.10380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/123ib⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.10380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663493v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane, Campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,412 +2460,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Microzonation of the Pompeii Archaeological Park (Southern Italy): Local Seismic Amplification Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Censini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12070275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.6685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718289v1</w:t>
+                <w:t xml:space="preserve">hal-03746945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer Technology of Decorated Plasters from the domus of Marcus Vipsanus Primigenius at Abellinum (Campania Region, Southern Italy): An Analytical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic Microzonation of the Pompeii Archaeological Park (Southern Italy): Local Seismic Amplification Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Pagano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min12121487⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12070275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03868944v1</w:t>
+                <w:t xml:space="preserve">hal-03718289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane (2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+                <w:t xml:space="preserve">Multilayer Technology of Decorated Plasters from the domus of Marcus Vipsanus Primigenius at Abellinum (Campania Region, Southern Italy): An Analytical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Germinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Francesca Alberghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Censini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Covolan</w:t>
+                <w:t xml:space="preserve">Mariano Mercurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.6685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min12121487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746945v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03868944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la Porte médiane.</w:t>
               </w:r>
@@ -2877,51 +2877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio De Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3011,51 +3011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,386 +3238,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Venustius est reticulatum. L’evoluzione dell’opera reticolata a Cuma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">REUDAR. European Journal of Roman Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21071/reudar.v1i0.10161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700376v1</w:t>
+                <w:t xml:space="preserve">hal-01695570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques dans la nécropole de la Porte médiane à Cumes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709733v1</w:t>
+                <w:t xml:space="preserve">hal-01700376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venustius est reticulatum. L’evoluzione dell’opera reticolata a Cuma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches archéologiques dans la nécropole de la Porte médiane à Cumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUDAR. European Journal of Roman Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, </w:t>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21071/reudar.v1i0.10161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695570v1</w:t>
+                <w:t xml:space="preserve">hal-01709733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,64 +3690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,51 +3846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3954,64 +3954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre à Pompéi et Herculanum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4103,64 +4103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Yellow Tuff in Pompeian Architecture: key mineralogical and geochemical constraints for a (re-)evaluation of its geological origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Grifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Germinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Mercurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,64 +4478,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'un tour à pierre manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4599,51 +4599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toccare terra: approdi e conoscenze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parco Archeologico dei Campi Flegrei, Dec 2021, Baia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4985,51 +4985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Musmeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weaving Narratives, 29th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5130,178 +5130,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tegulae fratte: tre casi di reimpiego nella prima eta' imperiale dalla Necropoli di Cuma</w:t>
+                <w:t xml:space="preserve">Architecture et décoration d'un premier étage: la Caupona di Sotericus à Pompei (I 12,3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demolire, riciclare, reinventare. La lunga vita e l’eredità del laterizio romano nella storia dell’architettura, III Workshop internazionale "Laterizio"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Parete Dipinte AIPMA XIV 9-13 septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Napoli, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876960v1</w:t>
+                <w:t xml:space="preserve">hal-02292178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et décoration d'un premier étage: la Caupona di Sotericus à Pompei (I 12,3)</w:t>
+                <w:t xml:space="preserve">Tegulae fratte: tre casi di reimpiego nella prima eta' imperiale dalla Necropoli di Cuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parete Dipinte AIPMA XIV 9-13 septembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Napoli, Italie</w:t>
+              <w:t xml:space="preserve">Demolire, riciclare, reinventare. La lunga vita e l’eredità del laterizio romano nella storia dell’architettura, III Workshop internazionale "Laterizio"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292178v1</w:t>
+                <w:t xml:space="preserve">hal-02876960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">…alterno pulsu renitente (Plinio, Nat. His., II, 197). Interventi di consolidamento statico e riparazioni tra Baiae e Puteoli</w:t>
               </w:r>
@@ -5470,64 +5470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60771DB5"/>
+    <w:nsid w:val="077F76F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6084,51 +6084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-covolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9117-9530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252893115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272289v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7817864" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781805830924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/vins-huiles-parfums-9782722607743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Neyme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644742" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bonetto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Andreattta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Bridi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161mg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155op" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10380" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Voltan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202301101007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Alberghina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121487" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2322" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/reudar.v1i0.10161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grondin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1504" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1284" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1444" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1166" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Grifa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fedele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696708v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina de Martino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Autiero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prota" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-covolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9117-9530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252893115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272289v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7817864" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781805830924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/vins-huiles-parfums-9782722607743" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montabert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Neyme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836644742" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bonetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Andreattta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Bridi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161mg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05410283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155op" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Voltan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202301101007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Alberghina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121487" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2322" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/reudar.v1i0.10161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1701" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1786" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grondin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1504" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1284" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1444" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1166" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Grifa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fedele" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984063v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358113v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696708v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876960v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina de Martino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Autiero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prota" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>