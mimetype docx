--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -5305,51 +5305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="356AEA54"/>
+    <w:nsid w:val="9F895B92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>