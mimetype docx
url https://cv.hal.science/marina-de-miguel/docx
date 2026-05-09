--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -1024,429 +1024,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the genetic architecture of root-related traits in a grafted wild Vitis berlandieri population for grapevine rootstock breeding</w:t>
+                <w:t xml:space="preserve">Genetic structure and first genome‐wide insights into the adaptation of a wild relative of grapevine, Vitis berlandieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 136, </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.1184-1200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-023-04472-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286903v1</w:t>
+                <w:t xml:space="preserve">hal-04221476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced within-population quantitative genetic variation is associated with climate harshness in maritime pine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+                <w:t xml:space="preserve">Dissecting the genetic architecture of root-related traits in a grafted wild Vitis berlandieri population for grapevine rootstock breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Barraquand</w:t>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-023-00622-9⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-023-04472-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101611v1</w:t>
+                <w:t xml:space="preserve">hal-04286903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and first genome‐wide insights into the adaptation of a wild relative of grapevine, Vitis berlandieri</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Blois</w:t>
+                <w:t xml:space="preserve">Reduced within-population quantitative genetic variation is associated with climate harshness in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Bert</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Girollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Frederic Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.1184-1200. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-023-00622-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221476v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints</w:t>
               </w:r>
@@ -1579,64 +1579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Climatic and Genomic Data Improves Range-Wide Tree Height Growth Prediction in a Forest Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Logrono La Riora, France. https://ives-openscience.eu/39183/, 2023</w:t>
@@ -4866,51 +4866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating genomic offset predictions in a forest tree with high population genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina De-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,77 +4984,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme climatic events but not environmental heterogeneity shape within-population genetic variation in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5106,51 +5106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining climatic and genomic data improves range-wide tree height growth prediction in a forest tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,51 +5305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F895B92"/>
+    <w:nsid w:val="00B06388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5536,51 +5536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-de-miguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6398-2660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258992611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-7166-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327097v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De-Miguel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.8510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bianchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Callejas-D&#237;az" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01603-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04472-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garz&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00622-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13566" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hurel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16367" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Desprez&#8208;loustau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13309" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Aranda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez-G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Mancha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2017.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Czajkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cocozza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tognetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amapola de Miguel Vega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bartholom&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cochard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2016.e008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Maria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel D&#237;az" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Mancha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva P&#353;idov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Ubica Ditmarov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00886" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-527" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Guevara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel D&#237;az" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-s7-p87" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;az-Sala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#237;gida Fern&#225;ndez de Sim&#243;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Abarca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;ngeles Guevara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781908818478.67" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De Miguel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Cast" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne R. Patin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander del Sol Iturralde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Craye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729546v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usue P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larrey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laoue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372230v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-de-miguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6398-2660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258992611" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-7166-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327097v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De-Miguel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.8510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bernardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bianchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Callejas-D&#237;az" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01603-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13566" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04472-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garz&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00622-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hurel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16367" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Desprez&#8208;loustau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13309" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Aranda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez-G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Mancha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2017.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bolte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Czajkowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cocozza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tognetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Amapola de Miguel Vega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bartholom&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cochard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2016.e008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Maria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel D&#237;az" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Mancha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.02.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva P&#353;idov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Ubica Ditmarov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00886" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Moriguchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv185" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-527" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeles Guevara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel D&#237;az" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-s7-p87" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;az-Sala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#237;gida Fern&#225;ndez de Sim&#243;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Abarca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;ngeles Guevara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781908818478.67" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De Miguel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Cast" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne R. Patin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander del Sol Iturralde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741312v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Craye" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729546v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usue P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larrey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lagraulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Laoue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372230v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>