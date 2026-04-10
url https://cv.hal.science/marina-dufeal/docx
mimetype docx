--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -346,151 +346,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisons de la géographie hors les murs et sur les écrans avec OpenStreetMap (OSM), dans nos écoles, collèges, lycées, universités. Dans le cadre du Label SAPS_UBM</w:t>
+                <w:t xml:space="preserve">Des mers et des câbles, Géographie des Réseaux de Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Archives Bordeaux Métropole, France. 2025</w:t>
+              <w:t xml:space="preserve">Master. Des mers et des câbles, Géographie des Réseaux de Communications, Archives Bordeaux Métopole, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04919002v1</w:t>
+                <w:t xml:space="preserve">halshs-04918983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mers et des câbles, Géographie des Réseaux de Communications</w:t>
+                <w:t xml:space="preserve">Faisons de la géographie hors les murs et sur les écrans avec OpenStreetMap (OSM), dans nos écoles, collèges, lycées, universités. Dans le cadre du Label SAPS_UBM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Des mers et des câbles, Géographie des Réseaux de Communications, Archives Bordeaux Métopole, France. 2025</w:t>
+              <w:t xml:space="preserve">Master. Archives Bordeaux Métropole, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04918983v1</w:t>
+                <w:t xml:space="preserve">halshs-04919002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -563,242 +563,242 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05507033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discutante autour des bandes-dessinées de Léonard Chemineau dans le cadre du 17e Festival Géocinéma &amp;quot;AventureS&amp;quot;, jeudi 28 mars 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECCE Carto, 8 ans après le retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Chemineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Duféal</w:t>
+                <w:t xml:space="preserve">Rémi Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Festival Géocinéma "AventureS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">StateOfTheMap Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association OpenStreetMap-fr (France), Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04920052v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04918926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECCE Carto, 8 ans après le retour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bergeot</w:t>
+                <w:t xml:space="preserve">Discutante autour des bandes-dessinées de Léonard Chemineau dans le cadre du 17e Festival Géocinéma &amp;quot;AventureS&amp;quot;, jeudi 28 mars 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StateOfTheMap Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association OpenStreetMap-fr (France), Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">17e Festival Géocinéma "AventureS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04918926v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04920052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et patrimoines basques vus depuis OpenStreetMap, un commun numérique oscillant entre cartographie et base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1511,237 +1511,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05150279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalités, gouvernance et animation des Infrastructures de Données Géographiques en France : vers un premier état des lieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Maulpoix</w:t>
+                <w:t xml:space="preserve">ECCE Carto- Des Espaces de la Contribution à la Contribution sur l'Espace - Profils, pratiques et valeurs d'engagement des contributeurs d'OpenStreetMap (OSM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jonchères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS PASSAGES; CNRS LETG; CNRS PRODIG; CNRS LaBRI; UBM MICA. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5319. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01302130v1</w:t>
+                <w:t xml:space="preserve">halshs-01371544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECCE Carto- Des Espaces de la Contribution à la Contribution sur l'Espace - Profils, pratiques et valeurs d'engagement des contributeurs d'OpenStreetMap (OSM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctionnalités, gouvernance et animation des Infrastructures de Données Géographiques en France : vers un premier état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Maulpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 5319. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS PASSAGES; CNRS LETG; CNRS PRODIG; CNRS LaBRI; UBM MICA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01371544v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas numérique de l'Arc Atlantique, un outil de gouvernance des territoires sur le web</w:t>
               </w:r>
@@ -2001,191 +2001,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les cartes font leur cinéma dans les films d'animation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découvrir les géographes à travers Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Le Printemps des Cartes à Montmorillon mai 2023, 255</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 466, pp.133-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04663957v1</w:t>
+                <w:t xml:space="preserve">hal-04660127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir les géographes à travers Wikipédia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les cartes font leur cinéma dans les films d'animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 466, pp.133-135</w:t>
+              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le Printemps des Cartes à Montmorillon mai 2023, 255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660127v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Sur le numérique territorial, sur son histoire et sur ses prolongements</w:t>
               </w:r>
@@ -2876,203 +2876,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas 08 de l'Aquitaine Numérique</w:t>
+                <w:t xml:space="preserve">Le diagnostic 2008 de l'Aquitaine numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(bordeaux) Aec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aquitaine Europe Communication (AEC, Bordeaux), pp.52, 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aquitaine Europe Communication (AEC, Bordeaux), pp.44, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00352456v1</w:t>
+                <w:t xml:space="preserve">halshs-00352459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic 2008 de l'Aquitaine numérique</w:t>
+                <w:t xml:space="preserve">Atlas 08 de l'Aquitaine Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(bordeaux) Aec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aquitaine Europe Communication (AEC, Bordeaux), pp.44, 2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aquitaine Europe Communication (AEC, Bordeaux), pp.52, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00352459v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00352456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3251,51 +3251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42D5814B"/>
+    <w:nsid w:val="E5202E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3482,51 +3482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-dufeal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6101-6351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092027342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01202049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgm.fr/PUB/ATFpre.html#V10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgm.fr/PUB/ATFpre.html#V1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/culture/la-marche-theme-du-festival-geocinema-2025.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Chemineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labarthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plessis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trouillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150279v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;loso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantoniaina Randrianarison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;rillou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prieur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(bordeaux) Aec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gelly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;rillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-dufeal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6101-6351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092027342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01202049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgm.fr/PUB/ATFpre.html#V10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgm.fr/PUB/ATFpre.html#V1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/culture/la-marche-theme-du-festival-geocinema-2025.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labarthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Chemineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plessis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trouillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150279v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;loso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantoniaina Randrianarison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;rillou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prieur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(bordeaux) Aec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;rillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>