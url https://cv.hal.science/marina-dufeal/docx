--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -563,242 +563,242 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05507033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECCE Carto, 8 ans après le retour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bergeot</w:t>
+                <w:t xml:space="preserve">Discutante autour des bandes-dessinées de Léonard Chemineau dans le cadre du 17e Festival Géocinéma &amp;quot;AventureS&amp;quot;, jeudi 28 mars 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StateOfTheMap Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association OpenStreetMap-fr (France), Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">17e Festival Géocinéma "AventureS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04918926v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04920052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discutante autour des bandes-dessinées de Léonard Chemineau dans le cadre du 17e Festival Géocinéma &amp;quot;AventureS&amp;quot;, jeudi 28 mars 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECCE Carto, 8 ans après le retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Chemineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Duféal</w:t>
+                <w:t xml:space="preserve">Rémi Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Festival Géocinéma "AventureS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">StateOfTheMap Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association OpenStreetMap-fr (France), Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04920052v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04918926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et patrimoines basques vus depuis OpenStreetMap, un commun numérique oscillant entre cartographie et base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1511,237 +1511,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05150279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECCE Carto- Des Espaces de la Contribution à la Contribution sur l'Espace - Profils, pratiques et valeurs d'engagement des contributeurs d'OpenStreetMap (OSM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctionnalités, gouvernance et animation des Infrastructures de Données Géographiques en France : vers un premier état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Maulpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pissoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 5319. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS PASSAGES; CNRS LETG; CNRS PRODIG; CNRS LaBRI; UBM MICA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01371544v1</w:t>
+                <w:t xml:space="preserve">halshs-01302130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalités, gouvernance et animation des Infrastructures de Données Géographiques en France : vers un premier état des lieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Maulpoix</w:t>
+                <w:t xml:space="preserve">ECCE Carto- Des Espaces de la Contribution à la Contribution sur l'Espace - Profils, pratiques et valeurs d'engagement des contributeurs d'OpenStreetMap (OSM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jonchères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5319. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-01302130v1</w:t>
+                <w:t xml:space="preserve">halshs-01371544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas numérique de l'Arc Atlantique, un outil de gouvernance des territoires sur le web</w:t>
               </w:r>
@@ -2001,191 +2001,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir les géographes à travers Wikipédia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les cartes font leur cinéma dans les films d'animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 466, pp.133-135</w:t>
+              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le Printemps des Cartes à Montmorillon mai 2023, 255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660127v1</w:t>
+                <w:t xml:space="preserve">halshs-04663957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les cartes font leur cinéma dans les films d'animation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découvrir les géographes à travers Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Le Printemps des Cartes à Montmorillon mai 2023, 255</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 466, pp.133-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04663957v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Sur le numérique territorial, sur son histoire et sur ses prolongements</w:t>
               </w:r>
@@ -3251,51 +3251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5202E17"/>
+    <w:nsid w:val="2338F202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3482,51 +3482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-dufeal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6101-6351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092027342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01202049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgm.fr/PUB/ATFpre.html#V10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgm.fr/PUB/ATFpre.html#V1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/culture/la-marche-theme-du-festival-geocinema-2025.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labarthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Chemineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plessis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trouillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150279v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;loso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantoniaina Randrianarison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;rillou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prieur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(bordeaux) Aec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;rillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-dufeal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6101-6351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092027342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01202049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgm.fr/PUB/ATFpre.html#V10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgm.fr/PUB/ATFpre.html#V1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/culture/la-marche-theme-du-festival-geocinema-2025.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150279" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Chemineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labarthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04918898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plessis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perriot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trouillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05150279v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a V&#233;loso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantoniaina Randrianarison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Beaudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;rillou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prieur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(bordeaux) Aec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;rillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>