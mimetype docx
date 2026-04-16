--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -1264,152 +1264,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sissy Mua, Tibo In Shape, JujuFitcat sont mes amis. Impact perçu des influenceurs fitness sur les pratiques nutritionnelles des jeunes adultes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promouvoir de nouveaux comportements nutritionnels : une exploration des placements de marque dans les contenus fitness sur Instagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoëllard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouen-Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing, May 2023, Vannes (Bretagne), France</w:t>
+              <w:t xml:space="preserve">39ème congrès international de association française du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes (Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320797v1</w:t>
+                <w:t xml:space="preserve">hal-04357348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SissyMua, TiboInshape, JujuFitcat sont mes amis. Impact perçu des influenceurs fitness sur les pratiques nutritionnelles des jeunes adultes</w:t>
               </w:r>
@@ -1514,148 +1510,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir de nouveaux comportements nutritionnels : une exploration des placements de marque dans les contenus fitness sur Instagram</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sissy Mua, Tibo In Shape, JujuFitcat sont mes amis. Impact perçu des influenceurs fitness sur les pratiques nutritionnelles des jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoëllard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouen-Mallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès international de association française du marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes (Bretagne), France</w:t>
+              <w:t xml:space="preserve">39ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing, May 2023, Vannes (Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357348v1</w:t>
+                <w:t xml:space="preserve">hal-04320797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale d'une expertise en matière nutritionnelle : le cas des influenceuses fit girls sur Intagram</w:t>
               </w:r>
@@ -2230,273 +2230,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du placement de marques sur l'expérience de consommation d'une série télévisée: le cas des adolescents</w:t>
+                <w:t xml:space="preserve">Impacts du placement de marques sur l’expérience de consommation d’une série télévisée : le cas des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brand placement in film and TV series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Brand Placement in Film and TV Series »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 / Programme de recherche MEDIA (TransCrit, EA 1569), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147232v1</w:t>
+                <w:t xml:space="preserve">hal-02072417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du placement de marques sur l’expérience de consommation d’une série télévisée : le cas des adolescents</w:t>
+                <w:t xml:space="preserve">Le rôle du personnage chez les adolescents passionnés de séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Brand Placement in Film and TV Series »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 / Programme de recherche MEDIA (TransCrit, EA 1569), Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Personnage en séries, séries de personnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072417v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du personnage chez les adolescents passionnés de séries télévisées</w:t>
+                <w:t xml:space="preserve">Impacts du placement de marques sur l'expérience de consommation d'une série télévisée: le cas des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personnage en séries, séries de personnage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Brand placement in film and TV series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147209v1</w:t>
+                <w:t xml:space="preserve">hal-02147232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du personnage de séries télévisées chez les adolescents passionnés</w:t>
               </w:r>
@@ -2558,355 +2558,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer auprès des adolescents par le placement de produits : pourquoi et comment mobiliser les jeux vidéo ?</w:t>
+                <w:t xml:space="preserve">Communiquer auprès des adolescents par le placement de produits: pourquoi et comment mobiliser les jeux vidéo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Mar 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">1ère journée de recherche en marketing du grand est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074984v1</w:t>
+                <w:t xml:space="preserve">hal-02147225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer auprès des adolescents par le placement de produits: pourquoi et comment mobiliser les jeux vidéo ?</w:t>
+                <w:t xml:space="preserve">Communiquer auprès des adolescents par le placement de produits : pourquoi et comment mobiliser les jeux vidéo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Nimec – Université Le Havre Normandie Ezan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de recherche en marketing du grand est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147225v1</w:t>
+                <w:t xml:space="preserve">hal-02074984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’expérience vécue sur la perception des placements de produits et l'attitude envers les marques placées chez les adolescents : le cas des jeux vidéo et des séries télévisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l'expérience vécue sur la perception des placements de produits et l'attiutde envers les marques placées chez les adolescents: le cas des jeux vidéo et des séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073758v1</w:t>
+                <w:t xml:space="preserve">hal-02147215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'expérience vécue sur la perception des placements de produits et l'attiutde envers les marques placées chez les adolescents: le cas des jeux vidéo et des séries télévisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l’expérience vécue sur la perception des placements de produits et l'attitude envers les marques placées chez les adolescents : le cas des jeux vidéo et des séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147215v1</w:t>
+                <w:t xml:space="preserve">hal-02073758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le placement de produits dans les clips vidéo: une étude exploratoire</w:t>
               </w:r>
@@ -3773,51 +3773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322080v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ho&#235;llard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoellard Emilie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/VFXB-WH42" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Eglem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.147.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouen-Mallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ezan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezan Pascale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nimec &#8211; Universit&#233; Le Havre Normandie Ezan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02073758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norchene Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04418778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322080v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325123v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ho&#235;llard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoellard Emilie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/VFXB-WH42" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Eglem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.147.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouen-Mallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ezan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezan Pascale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nimec &#8211; Universit&#233; Le Havre Normandie Ezan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02073758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ayadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norchene Ben Dahmane Mouelhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04418778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>