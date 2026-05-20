--- v0 (2026-03-23)
+++ v1 (2026-05-20)
@@ -498,340 +498,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prehistory of South America and population dynamics: Issues and hypotheses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche préhistorique du Pléistocène et de l’Holocène en Amérique du Sud : une perspective techno-fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina González-Varas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuduan Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 127 (2), pp.103139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103139⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 127 (4), pp.103168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178341v1</w:t>
+                <w:t xml:space="preserve">hal-05001270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche préhistorique du Pléistocène et de l’Holocène en Amérique du Sud : une perspective techno-fonctionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early prehistory of South America and population dynamics: Issues and hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez-Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire van Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuduan Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 127 (4), pp.103168. </w:t>
+              <w:t xml:space="preserve">, 2023, 127 (2), pp.103139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2023.103139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001270v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Southeast Asia to South America: Intertropical Comparisons Through 3D Lithic Technology &amp; Anthropological Reflections on a Unifacial Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session Tropical technologies: global patterns of material culture analogy and homology, Theme 7 Archaeologies of the Tropics, 10th World Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Darwin, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primeras comparaciones interregionales de tecnologías líticas tropicales en Sudamérica: nuevos datos para repensar la transición Pleistoceno-Holoceno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Primeros Poblamientos en América del Sur Tropical: Nuevos Hallazgos y Comparaciones Interregionales. 6th International Meeting on Amazonian Archaeology (EIAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, San José de Guaviare, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorando las elecciones tecnológicas en conjuntos de instrumentos unifaciales precerámicos del Magdalena Medio, Colombia: Problemas, implicaciones culturales y paleoecológicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos López-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cano-Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Avances y perspectiva de los estudios líticos en el Norte de Suramérica. Colombian Congress of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Universidad del Magdalena, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unifaces en los Andes: comparación a escala interregional de instrumentos unifaciales mediante morfometría geométrica 3D y primeras reflexiones para el poblamiento inicial sudamericano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium 5 Los primeros poblamientos andinos y amazónicos: problemas, metodologías y nuevos escenarios, 11th National Congress of Archaeology – Bicentennial Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lambayeque, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorando adaptaciones tecno-culturales tempranas en la Amazonía: El conjunto lítico de Teotônio durante la transición Pleistoceno-Holoceno, noroeste de Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Zdonek Mongeló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Góes Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Primeros Poblamientos en América del Sur Tropical: Nuevos Hallazgos y Comparaciones Interregionales. 6th International Meeting on Amazonian Archaeology (EIAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, San José de Guaviare, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From MIS 2 to MIS 1 in Colombia: technical and technological data in postglacial times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos López-Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Congress of the International Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Roma Sapienza Università, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils lithiques tropicaux : résultats préliminaires d'une comparaison sudaméricaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina González-Varas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session Homme et Environnement. Congrès des Jeunes Chercheur.e.s du Muséum 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de numérisation 3D au service de l’analyse morphologique, technologique, structurelle et fonctionnelle des artefacts lithiques en Amérique du Sud tropicale : problèmes et potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina González-Varas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12hsg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -978,51 +1655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez-Balarezo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Tarrillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vergara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo C&#243;rdova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becerra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.202501.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Brice&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carcelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalh Dulanto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire van Havre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103168" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hsg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez-Balarezo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Tarrillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vergara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo C&#243;rdova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Becerra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/boletindearqueologiapucp.202501.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001318v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gonz&#225;lez-Varas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemos de Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Teixeira Mendes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0315746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Brice&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carcelen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalh Dulanto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2025.e00405" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103168" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire van Havre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuduan Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2023.103139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez-Casta&#241;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cano-Echeverri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zdonek Mongel&#243;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G&#243;es Neves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hsg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>