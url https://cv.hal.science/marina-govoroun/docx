--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -787,290 +787,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough to improve the reproductive capacity of gene bank material.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexage de l'embryon aviaire : vers de nouveaux outils d'évaluation du sexe in ovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Farming for a Healthy World, EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Journée ITAVI pour les Professionnels de la Poule Pondeuse et de l’OEuf de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Dec 2019, Pocé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129099v1</w:t>
+                <w:t xml:space="preserve">hal-04276168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des outils de conservation des ressources génétiques aviaires basés sur les cellules germinales primordiales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breakthrough to improve the reproductive capacity of gene bank material.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liptoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Woelders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berna-Juarez B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandi S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Seminar of CRB-Anim Infrastructure. Domestic Animals, Biobanks and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Animal Farming for a Healthy World, EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369831v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexage de l'embryon aviaire : vers de nouveaux outils d'évaluation du sexe in ovo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+                <w:t xml:space="preserve">Développement des outils de conservation des ressources génétiques aviaires basés sur les cellules germinales primordiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Govoroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ITAVI pour les Professionnels de la Poule Pondeuse et de l’OEuf de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Dec 2019, Pocé, France</w:t>
+              <w:t xml:space="preserve">3. International Seminar of CRB-Anim Infrastructure. Domestic Animals, Biobanks and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276168v1</w:t>
+                <w:t xml:space="preserve">hal-03369831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux outils d'évaluation du sexe in ovo</w:t>
               </w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Liptoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2219,441 +2219,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t>
+                <w:t xml:space="preserve">Bilan du séquençage d'une collection de &amp;quot;gènes exprimés&amp;quot; chez la truite arc-en-ciel &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759779v1</w:t>
+                <w:t xml:space="preserve">hal-02761733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du séquençage d'une collection de &amp;quot;gènes exprimés&amp;quot; chez la truite arc-en-ciel &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">DMRT1 involvement in rainbow trout testis differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+                <w:t xml:space="preserve">O. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oonagh Mcmeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761733v1</w:t>
+                <w:t xml:space="preserve">hal-02765732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1 involvement in rainbow trout testis differentiation</w:t>
+                <w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oonagh Mcmeel</w:t>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bernot</w:t>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Honolulu, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765732v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further observations on the roles of FOXL2 in ovarian. Differentiation and function in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,433 +3077,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the molecular mechanisms implicated in the thermosensitivity of sex gonadal differentiation of tilapia fish : differential approach and expression of candidate genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Aromatase gene expression in temperature-induced gonadal sex differentiation of tilapia &amp;lt;em&amp;gt;Oreochromis niloticus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+                <w:t xml:space="preserve">O. Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Honolulu, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">6. International Symposium on the Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769436v1</w:t>
+                <w:t xml:space="preserve">hal-02767012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroids and gonadal sex differentiation in the rainbow trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Search for the molecular mechanisms implicated in the thermosensitivity of sex gonadal differentiation of tilapia fish : differential approach and expression of candidate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on the Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768526v1</w:t>
+                <w:t xml:space="preserve">hal-02769436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatase gene expression in temperature-induced gonadal sex differentiation of tilapia &amp;lt;em&amp;gt;Oreochromis niloticus&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Steroids and gonadal sex differentiation in the rainbow trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mcmeel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on the Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767012v1</w:t>
+                <w:t xml:space="preserve">hal-02768526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of steroid enzyme genes during natural and steroid-induced gonadal sex differentiation in teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,51 +3597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,295 +3986,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seminal acrosin‐inhibitor ClTI1/SPINK2 is a fertility‐associated marker in the chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86 (7), pp.762-775. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.23153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620572v1</w:t>
+                <w:t xml:space="preserve">hal-02180043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The seminal acrosin‐inhibitor ClTI1/SPINK2 is a fertility‐associated marker in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.137. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (7), pp.762-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180043v1</w:t>
+                <w:t xml:space="preserve">hal-02620572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling reveals new potential players of gonad differentiation in the chicken embryo</w:t>
               </w:r>
@@ -4804,64 +4804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a large scale repertoire of Expressed Sequence Tags (ESTs) from normalised rainbow trout cDNA libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,64 +5003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of chicken homolog of the FOXL2 gene and comparison of its expression patterns with those of aromatase during ovarian development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,77 +5124,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatase plays a key role during normal and temperature-induced sex differentiation of tilapia Oreochromis niloticus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5318,51 +5318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mecherouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 142 (5), pp.1841-1848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5396,77 +5396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for genes involved in the temperature-induced gonadal sex differentiation in the tilapia, Oreochromis niloticus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5564,51 +5564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M. Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,51 +5710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5830,90 +5830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMRT1 expression during gonadal differentiation and spermatogenesis in the rainbow trout, Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oonagh Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7285,90 +7285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative et comparée de la différenciation du sexe chez les vertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7656,77 +7656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trout transcriptome project of the National Agronomical Research Institute of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8006,207 +8006,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire de plumes : Sauvegarder les races régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607955v1</w:t>
+                <w:t xml:space="preserve">hal-02793213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de plumes : Sauvegarder les races régionales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793213v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8575,51 +8575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hopkins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc3078en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Mcmeel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768526v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mcmeel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Mcmeel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yusnaini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023959" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-196" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DFC3639E38CB8A62FBE840B6D0D41D33897AE4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Marie Mcmeel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mecherouki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Smith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.142.5.1841" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4G2W4SK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PQZPNRV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-0760(00)00186-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMM4NV8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(00)00186-X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J931S4CD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Menn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007783708432" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPDVDWCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikolajczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chyb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saligaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Mananos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(97)00265-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D10G1VHH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85013-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jego" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/annales-dendocrinologie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793213v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03369673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trefil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hopkins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc3078en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Mcmeel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mcmeel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Mcmeel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yusnaini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023959" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-196" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DFC3639E38CB8A62FBE840B6D0D41D33897AE4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Marie Mcmeel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mecherouki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Smith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.142.5.1841" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4G2W4SK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PQZPNRV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-0760(00)00186-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMM4NV8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(00)00186-X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J931S4CD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Menn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007783708432" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPDVDWCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikolajczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chyb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saligaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Mananos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(97)00265-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D10G1VHH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85013-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jego" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/annales-dendocrinologie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793213v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03369673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trefil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>