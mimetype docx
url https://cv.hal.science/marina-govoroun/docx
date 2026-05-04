--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -787,290 +787,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexage de l'embryon aviaire : vers de nouveaux outils d'évaluation du sexe in ovo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breakthrough to improve the reproductive capacity of gene bank material.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liptoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Woelders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berna-Juarez B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandi S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ITAVI pour les Professionnels de la Poule Pondeuse et de l’OEuf de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Dec 2019, Pocé, France</w:t>
+              <w:t xml:space="preserve">Animal Farming for a Healthy World, EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276168v1</w:t>
+                <w:t xml:space="preserve">hal-03129099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough to improve the reproductive capacity of gene bank material.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement des outils de conservation des ressources génétiques aviaires basés sur les cellules germinales primordiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Farming for a Healthy World, EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">3. International Seminar of CRB-Anim Infrastructure. Domestic Animals, Biobanks and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129099v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des outils de conservation des ressources génétiques aviaires basés sur les cellules germinales primordiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Govoroun</w:t>
+                <w:t xml:space="preserve">Sexage de l'embryon aviaire : vers de nouveaux outils d'évaluation du sexe in ovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Seminar of CRB-Anim Infrastructure. Domestic Animals, Biobanks and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée ITAVI pour les Professionnels de la Poule Pondeuse et de l’OEuf de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Dec 2019, Pocé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369831v1</w:t>
+                <w:t xml:space="preserve">hal-04276168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux outils d'évaluation du sexe in ovo</w:t>
               </w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Liptoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2219,441 +2219,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du séquençage d'une collection de &amp;quot;gènes exprimés&amp;quot; chez la truite arc-en-ciel &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761733v1</w:t>
+                <w:t xml:space="preserve">hal-02759779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1 involvement in rainbow trout testis differentiation</w:t>
+                <w:t xml:space="preserve">Bilan du séquençage d'une collection de &amp;quot;gènes exprimés&amp;quot; chez la truite arc-en-ciel &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Marchand</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oonagh Mcmeel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Honolulu, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765732v1</w:t>
+                <w:t xml:space="preserve">hal-02761733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t>
+                <w:t xml:space="preserve">DMRT1 involvement in rainbow trout testis differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+                <w:t xml:space="preserve">Oonagh Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+                <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759779v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further observations on the roles of FOXL2 in ovarian. Differentiation and function in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,433 +3077,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatase gene expression in temperature-induced gonadal sex differentiation of tilapia &amp;lt;em&amp;gt;Oreochromis niloticus&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Search for the molecular mechanisms implicated in the thermosensitivity of sex gonadal differentiation of tilapia fish : differential approach and expression of candidate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on the Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767012v1</w:t>
+                <w:t xml:space="preserve">hal-02769436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the molecular mechanisms implicated in the thermosensitivity of sex gonadal differentiation of tilapia fish : differential approach and expression of candidate genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Steroids and gonadal sex differentiation in the rainbow trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Mcmeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Honolulu, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">6. International Symposium on the Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769436v1</w:t>
+                <w:t xml:space="preserve">hal-02768526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroids and gonadal sex differentiation in the rainbow trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Aromatase gene expression in temperature-induced gonadal sex differentiation of tilapia &amp;lt;em&amp;gt;Oreochromis niloticus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on the Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768526v1</w:t>
+                <w:t xml:space="preserve">hal-02767012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of steroid enzyme genes during natural and steroid-induced gonadal sex differentiation in teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,51 +3597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,64 +4804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a large scale repertoire of Expressed Sequence Tags (ESTs) from normalised rainbow trout cDNA libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5003,64 +5003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of chicken homolog of the FOXL2 gene and comparison of its expression patterns with those of aromatase during ovarian development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,77 +5124,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatase plays a key role during normal and temperature-induced sex differentiation of tilapia Oreochromis niloticus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,299 +5260,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17 B-estradiol treatment decreases steroidogenic enzyme messenger ribonucleic acid levels in the rainbow trout testis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for genes involved in the temperature-induced gonadal sex differentiation in the tilapia, Oreochromis niloticus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.142.5.1841⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 290, pp.574-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678951v1</w:t>
+                <w:t xml:space="preserve">hal-02674369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for genes involved in the temperature-induced gonadal sex differentiation in the tilapia, Oreochromis niloticus.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">17 B-estradiol treatment decreases steroidogenic enzyme messenger ribonucleic acid levels in the rainbow trout testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oonagh Marie Mcmeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mecherouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.1108⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 142 (5), pp.1841-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.142.5.1841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02674369v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroid enzyme gene expressions during natural and androgen-induced gonadal differentiation in Rainbow trout, Oncorhynchus mykiss</w:t>
               </w:r>
@@ -5564,51 +5564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M. Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,51 +5710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5830,90 +5830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMRT1 expression during gonadal differentiation and spermatogenesis in the rainbow trout, Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oonagh Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7285,90 +7285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative et comparée de la différenciation du sexe chez les vertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7656,77 +7656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trout transcriptome project of the National Agronomical Research Institute of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8006,207 +8006,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de plumes : Sauvegarder les races régionales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793213v1</w:t>
+                <w:t xml:space="preserve">hal-01607955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire de plumes : Sauvegarder les races régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01607955v1</w:t>
+                <w:t xml:space="preserve">hal-02793213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8575,51 +8575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hopkins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc3078en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Mcmeel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mcmeel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Mcmeel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yusnaini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023959" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-196" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DFC3639E38CB8A62FBE840B6D0D41D33897AE4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Marie Mcmeel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mecherouki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Smith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.142.5.1841" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4G2W4SK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PQZPNRV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-0760(00)00186-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMM4NV8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(00)00186-X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J931S4CD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Menn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007783708432" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPDVDWCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikolajczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chyb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saligaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Mananos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(97)00265-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D10G1VHH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85013-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jego" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/annales-dendocrinologie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793213v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03369673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trefil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hopkins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc3078en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Mcmeel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768526v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mcmeel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Mcmeel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yusnaini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023959" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-196" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DFC3639E38CB8A62FBE840B6D0D41D33897AE4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1108" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4G2W4SK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Marie Mcmeel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mecherouki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Smith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.142.5.1841" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PQZPNRV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-0760(00)00186-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMM4NV8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(00)00186-X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J931S4CD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Menn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007783708432" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPDVDWCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikolajczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chyb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saligaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Mananos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(97)00265-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D10G1VHH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85013-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jego" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/annales-dendocrinologie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793213v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03369673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trefil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>