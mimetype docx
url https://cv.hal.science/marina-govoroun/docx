--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -66,8141 +66,8266 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche globale pour la préservation de la souveraineté et l'agro-biodiversité des filières avicoles et porcines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sourdioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JRA 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tours (FR), France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de meilleures performances de reproduction en aviculture : évaluation des phénotypes, pratiques et avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in the management of poultry genetic diversity within CRB-Anim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2017, Xth European Symposium on Poultry Genetics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategy of avian germ plasm cryobanking in France and scientific advances in reproductive phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. European Poultry conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategy of avian germ plasmcryobanking in France and example of scientific advances in proteomic sperm studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seoul, South Korea. 2013, International Forum on Avian Germplasm 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hen oocyte quality and fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Chick Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Barcelone, Spain. 1 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche intégrative et comparée de la différenciation du sexe chez les vertébrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cotinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France. 2005, 1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The trout transcriptome project of the National Agronomical Research Institute of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. IUBS Symposium on molecular aspect of fish genomes and development.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Singapore, Singapore. National University of Singapore, 2001, Molecular aspect of fish genomes and development</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of shortened photoperiod on the annual blood levels of GTH1 and GTH2 in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Conference of European Comparative Endocrinologists from Molecular to Ingrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Rouen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 57 (4) Supplément, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific R.I.A. for Gth1 and Gth2 in the rainbow trout Oncorhynchus mykiss gonadoropins blood plasma levels during the spawning period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Conference of European Comparative Endocrinologists from Molecular to Ingrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Rouen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales d'Endocrinologie, 57 (4) Supplément, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 4. Travailler avec les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehay Sabrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires François-Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’Expérimentation Animale. La Pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 1, , pp.527-639, 2024, 978-2-86906-918-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations in cryoconservation of animal genetic resources – Practical guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Oliveira Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boes, J., Boettcher, P. &amp; Honkatukia, M., eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO Animal Production and Health Guidelines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, No. 33, 2023, ISBN 978-92-5-137297-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4060/cc3078en⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ezagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.630-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein expression reveals a molecular sexual identity of avian primordial germ cells at pre-gonadal stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98454-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The seminal acrosin‐inhibitor ClTI1/SPINK2 is a fertility‐associated marker in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4060/cc3078en⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04278005v1</w:t>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (7), pp.762-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An evolutionary approach to recover genes predominantly expressed in the testes of the zebrafish, chicken and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1462-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene expression profiling reveals new potential players of gonad differentiation in the chicken embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn-Aël Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (11), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.21062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression and biological effects of bone morphogenetic protein-15 in the hen ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gustavo Carlo Persani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 194 (3), pp.485-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/JOE-07-0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of a large scale repertoire of Expressed Sequence Tags (ESTs) from normalised rainbow trout cDNA libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex-ratio chez les oiseaux sauvages et domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (5), pp.365-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation of chicken homolog of the FOXL2 gene and comparison of its expression patterns with those of aromatase during ovarian development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 231, pp.859-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.20189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromatase plays a key role during normal and temperature-induced sex differentiation of tilapia Oreochromis niloticus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 59 (3), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.1031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">17 B-estradiol treatment decreases steroidogenic enzyme messenger ribonucleic acid levels in the rainbow trout testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oonagh Marie Mcmeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mecherouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 142 (5), pp.1841-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.142.5.1841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for genes involved in the temperature-induced gonadal sex differentiation in the tilapia, Oreochromis niloticus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 290, pp.574-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steroid enzyme gene expressions during natural and androgen-induced gonadal differentiation in Rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M. Mcmeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton G. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 290, pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of cytochrome P450 11B (11beta-hydrolase) gene during gonadal sex differentiation and spermatogenesis in rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 75, pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0960-0760(00)00186-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DMRT1 expression during gonadal differentiation and spermatogenesis in the rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oonagh Mcmeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1493, pp.180-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4781(00)00186-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of accelerated photoperiod regimes on the reproductive cycle of the female rainbow trout : II seasonal variations of plasma gonadotropins (GTHI and GTHII) levels correlated with ovarian follicle growth and egg size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20 (2), pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1007783708432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GTH I and GTH II secretion profiles during the reproductive cycle in female rainbow trout: Relationship with pituitary responsiveness to GnRH-A stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mikolajczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 111, pp.38-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunological cross-reactivity between rainbow trout GTH I and GTH II and their alpha and beta subunits: Application to the development of specific radioimmunoassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 111, pp.28-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Release of pituitary gonadotrophins GtH I and GtH II in the rainbow trout (Oncorhynchus mykiss): Modulation of estradiol and catecholamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Saligaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Mananos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109, pp.302-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of immobilized metal ion affinity chromatography and dye-ligand chromatography for the separation and purification of rainbow trout pituitary gonadotropins, GTH I and GTH II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 698, pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4347(97)00265-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of steroids on GTH I and GTH II secretion and pituitary concentration in the immature rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 320 (10), pp.783-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(97)85013-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ezagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26è World's Poultry Congress,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitor chicken PGC integrity during in vitro amplification of cells and post-cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Govoroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAGE Final Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développent de Nouvelles Stratégies de Conservation et de Restauration des Ressources Génétiques Aviaires basées sur les Cellules Germinales Primordiales (PGCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Techniques Interfilières SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakthrough to improve the reproductive capacity of gene bank material.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Liptoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Woelders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berna-Juarez B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandi S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Farming for a Healthy World, EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des outils de conservation des ressources génétiques aviaires basés sur les cellules germinales primordiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Govoroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Seminar of CRB-Anim Infrastructure. Domestic Animals, Biobanks and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexage de l'embryon aviaire : vers de nouveaux outils d'évaluation du sexe in ovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ITAVI pour les Professionnels de la Poule Pondeuse et de l’OEuf de consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Dec 2019, Pocé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux outils d'évaluation du sexe in ovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ITAVI pour les Professionnels de la Multiplication et de l'Accouvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancée dans les technologies de la reproduction aviaire à travers des méthodes peptido-protéomiques/Proteome differences between male and female chicken primordial germ cells (PGCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of CRB-Anim WP 2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Ressources Biologiques pour la Génomique des Animaux d'Elevages et d'Intérêt Economique. FRA., Dec 2015, Nouzilly, France. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive cells phenotyping in domestic birds through proteomics/Proteomic and epigenetic analysis of chicken primordial germ cells (PGCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rennes, France. 15 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French national platform for management of avian genetic biodiversity. Development of tools through cryopreservation of blastodermal and primordial germ cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avian Germplasm. KOR., 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of avian reproductive biotechnologies for the management of genetic diversity: CRYOBIRDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Liptoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2012, Salvador, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils de diagnostic en reprotoxicologie aviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Brillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic approach to study oocyte competence in the hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen oocyte specificity and genes expression during early embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Reproductive and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Prague, Czech Republic. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence ovocytaire chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des gamètes chez le poulet, recherche de gènes candidats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Feb 2006, Poitiers, France. 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homologue du gène FOXL2 chez le poulet. L'étude comparative des profils d'expression des gènes CFOXL2 et aromatase dans les gonades d'embryons de poulet après l'inversion sexuelle induite par un inhibiteur d'aromatase ou l'oestradiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Atelier Déterminisme et Différenciation du Sexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du séquençage d'une collection de &amp;quot;gènes exprimés&amp;quot; chez la truite arc-en-ciel &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMRT1 involvement in rainbow trout testis differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oonagh Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further observations on the roles of FOXL2 in ovarian. Differentiation and function in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental physiology and perinal development in poultry Adaptation in poultry: the impact of environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aegerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats du programme agenae concernant la génomique fonctionnelle de la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the molecular mechanisms implicated in the thermosensitivity of sex gonadal differentiation of tilapia fish : differential approach and expression of candidate genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Steroids and gonadal sex differentiation in the rainbow trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mcmeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Honolulu, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">6. International Symposium on the Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769436v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroids and gonadal sex differentiation in the rainbow trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Search for the molecular mechanisms implicated in the thermosensitivity of sex gonadal differentiation of tilapia fish : differential approach and expression of candidate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Fostier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on the Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768526v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatase gene expression in temperature-induced gonadal sex differentiation of tilapia &amp;lt;em&amp;gt;Oreochromis niloticus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on the Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of steroid enzyme genes during natural and steroid-induced gonadal sex differentiation in teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M. Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on the Biology of Vertebrate Sex determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between GTH1 and GTH2 pituitary responsiveness to GnRH stimulation, and GTH1 and GTH2 blood plasma levels at different stages of the reproductive cycle in the female rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Yusnaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768008v1</w:t>
-              </w:r>
-[...4286 lines deleted...]
-                <w:t xml:space="preserve">hal-02770231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de plumes : Sauvegarder les races régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8210,91 +8335,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mémoire HDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais, Tours, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03369673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8304,131 +8429,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of spermatogonia in avian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trefil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 04292573.5;04292573.5. 2004, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8575,51 +8700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hopkins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc3078en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276168v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Mcmeel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768526v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mcmeel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Mcmeel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yusnaini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023959" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-196" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DFC3639E38CB8A62FBE840B6D0D41D33897AE4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1108" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4G2W4SK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Marie Mcmeel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mecherouki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Smith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.142.5.1841" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PQZPNRV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-0760(00)00186-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMM4NV8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(00)00186-X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J931S4CD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Menn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007783708432" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPDVDWCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikolajczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chyb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saligaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Mananos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(97)00265-X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D10G1VHH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85013-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jego" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/annales-dendocrinologie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793213v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03369673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trefil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sourdioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Menn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/annales-dendocrinologie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehay Sabrina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hopkins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc3078en" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;rin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98454-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023959" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gustavo Carlo Persani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-07-0143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-196" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Govoroun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20189" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6DFC3639E38CB8A62FBE840B6D0D41D33897AE4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Marie Mcmeel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mecherouki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Smith" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.142.5.1841" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674369v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K4G2W4SK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Mcmeel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1106" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PQZPNRV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojun Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-0760(00)00186-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMM4NV8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696792v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Mcmeel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(00)00186-X" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J931S4CD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007783708432" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPDVDWCJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikolajczyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chyb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691084v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saligaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Linard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Mananos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(97)00265-X" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D10G1VHH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(97)85013-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276149v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369831v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276168v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276987v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801921v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814024v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758133v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765732v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759545v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768526v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mcmeel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768008v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gomez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yusnaini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03369673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830124v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trefil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>