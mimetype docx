--- v0 (2026-03-10)
+++ v1 (2026-04-11)
@@ -502,351 +502,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk maturation temperature and time are key technological parameters to limit staphylococcal enterotoxin production during uncooked semi-hard cheese manufacture</w:t>
+                <w:t xml:space="preserve">Bacterial composition of Algerian raw camel milks after commercial-like storage, as revealed by TTGE and DGGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Duquenne</w:t>
+                <w:t xml:space="preserve">Habiba Drici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Derzelle</w:t>
+                <w:t xml:space="preserve">Françoise Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Aigle</w:t>
+                <w:t xml:space="preserve">Claire Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Darrigo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.309-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565154v1</w:t>
+                <w:t xml:space="preserve">hal-03156649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial composition of Algerian raw camel milks after commercial-like storage, as revealed by TTGE and DGGE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk maturation temperature and time are key technological parameters to limit staphylococcal enterotoxin production during uncooked semi-hard cheese manufacture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Drici</w:t>
+                <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Berthier</w:t>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.118--127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2015.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156649v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following Pathogen Development and Gene Expression in a Food Ecosystem: the Case of a Staphylococcus aureus Isolate in Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1827,51 +1827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de la chromatographie liquide haute performance dénaturante (D-HPLC) en écologie bactérienne des produits laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delacroix-Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2231,51 +2231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavigne-Quilichini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loufti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787210.2021.1976143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Midoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alfonsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borezee-Durant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2015.05.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Drici" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01042-14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.05.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3PBLZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellancille Musabyemariya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0982-8_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavigne-Quilichini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loufti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787210.2021.1976143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Midoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alfonsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borezee-Durant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Drici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2015.05.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01042-14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.05.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3PBLZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellancille Musabyemariya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0982-8_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>