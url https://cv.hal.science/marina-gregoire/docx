--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of gradient diffusion method for susceptibility testing of dalbavancin and comparators</w:t>
+                <w:t xml:space="preserve">Spatial organisation of Listeria monocytogenes and Escherichia coli O157:H7 cultivated in gel matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Leroy</w:t>
+                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lavigne-Quilichini</w:t>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Le Turnier</w:t>
+                <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Loufti</w:t>
+                <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Le Breton</w:t>
+                <w:t xml:space="preserve">Lucas Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (3), pp.457-461. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103, pp.103965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14787210.2021.1976143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627928v1</w:t>
+                <w:t xml:space="preserve">hal-03480607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organisation of Listeria monocytogenes and Escherichia coli O157:H7 cultivated in gel matrices</w:t>
+                <w:t xml:space="preserve">Accuracy of gradient diffusion method for susceptibility testing of dalbavancin and comparators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Darsonval</w:t>
+                <w:t xml:space="preserve">V. Lavigne-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Grégoire</w:t>
+                <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Caccia</w:t>
+                <w:t xml:space="preserve">B. Loufti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Midoux</w:t>
+                <w:t xml:space="preserve">Eline Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 103, pp.103965. </w:t>
+              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3), pp.457-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14787210.2021.1976143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480607v1</w:t>
+                <w:t xml:space="preserve">hal-03627928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent and cooperative regulation of staphylopine biosynthesis and trafficking by Fur and Zur</w:t>
               </w:r>
@@ -1204,90 +1204,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale et hétérogénéité phénotypique d’Escherichia coli O157:H7 et Listeria monocytogenes en matrices gélifiées modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1342,90 +1342,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization and phenotypic heterogeneity of Escherichia coli O157:H7 and Listeria monocytogenes in model gel matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17eme congrès de la SFM “La microbiologie dans tous ces états »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
@@ -1486,90 +1486,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organisation of Listeria monocytogenes and Escherichia coli O157:H7 in jellified medium mimicking food matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1941,64 +1941,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Laser Microscopy Analysis of Listeria monocytogenes Biofilms and Spatially Organized Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2231,51 +2231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavigne-Quilichini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loufti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787210.2021.1976143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Midoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alfonsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borezee-Durant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Drici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2015.05.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01042-14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.05.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3PBLZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellancille Musabyemariya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0982-8_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Midoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103965" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavigne-Quilichini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loufti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Breton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787210.2021.1976143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fojcik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aigle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alfonsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borezee-Durant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arnoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Drici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duquenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2015.05.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01042-14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.05.022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD3PBLZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Akary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6XFPN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellancille Musabyemariya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0982-8_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>