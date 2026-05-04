--- v0 (2026-03-31)
+++ v1 (2026-05-04)
@@ -127,4668 +127,4668 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire cause commune avec ou sans les acteurs économiques ? Défiance et faux-semblants dans la déclinaison territoriale de la réforme du modèle français d’organisation du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure / Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2025.2489347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05066601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Se) jouer de la coopération intercommunale. Normes juridiques et stratégies de sauvegarde d’une capacité politique des villes thermales en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.251.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04942854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mises en récit d'un investissement dans les politiques de promotion de la santé par l'activité physique : une performance sociale et gestionnaire sous tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Colloque "l'investissement local en matière sportive", 5, pp.353-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05479112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le (socio-)sport dans les territoires prioritaires : entre délégation publique et recompositions associatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du DSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Sport &amp; politique de la ville : transformer l’essai ou botter en touche ?, 82, pp.40-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdsu.082.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mises en santé des politiques sportives territoriales : orientation de sens et travail de composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leisure / Loisir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les territoires, producteurs de concorde nationale - Le temps des alliances, 122, pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04117054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût de la confiance. Le gouvernement local du thermalisme à l’épreuve de l’action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (2), pp.93-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.232.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.232.0093⟩</w:t>
+                <w:t xml:space="preserve">halshs-04167236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Political Sociology of Social Health Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.213-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.223.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner l'acceptabilité sociale des Conférences régionales du sport : une partition à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Seichepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.42-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03864204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les injonctions contradictoires à l’intersectorialité dans l’action publique sanitaire. L’exemple du Programme National Nutrition Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (3), pp.79-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2021.0206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des inégalités sociales de santé. Appel à contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.361-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a Local Health-Enhancing Physical Activity Policy Analysis Tool in France: CAPLA-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Noël Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Promotion Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.540-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médicaliser les inégalités sociospatiales. La légitimation sanitaire des mises en politique de la lutte contre la précarité en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La fabrique des inégalités sociales de santé, 3, pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique intercommunale de l’équité territoriale : tensions et renoncements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (162), pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.162.0233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02924914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garder les pieds sur scène : conditions du maintien d’une activité artistique dans les secteurs de la danse et du cirque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vieillir dans l’art. Revisiter les trajectoires des artistes “modestes”, 50 (2), pp.167-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.3609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02859863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique publique : l’État et la gestion partenariale du « sport-santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Illivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193, pp.42-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02081349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial. The paradoxical dynamic of urban health government. A case in Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Health Science &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.0000/JHSE.1000e103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre du plan « Sport, Santé, Bien-être » en région. Un processus d’ajustements continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Illivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.475-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.194.0475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment se dessine et à quoi se destine un intérêt intercommunal pour les solidarités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Okbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les territoires, producteurs de concorde nationale - Le temps des alliances, 122, pp.17-22</w:t>
+              <w:t xml:space="preserve">, 2019, La subsidiarité, une méthode pour l'action sociale ?, 114, pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02395065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations sportives au service des politiques de santé publique : les ressorts d’un engagement par la libre conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Illivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le sport-santé / Os, sangs, gènes et cultures. Partie 2 : Politiques publiques du sport-santé, 17, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02942779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la ville providence ? Les paris risqués de l’instrumentation de l’action publique sportive locale. Le cas de la ville de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.131-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.014.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02283719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instrumentation de la lutte contre les inégalités d’accès à l’activité physique. Un gouvernement des conduites par la qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Illivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3, pp.213-229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.223.0213⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 3, pp.169-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.193.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prix de l’innovation : capacités des opérateurs et réception des programmes de lutte contre la sédentarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Illivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.201-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02165242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation locale de l’équité en santé ou les errements de l’intersectorialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (suppl. 1), pp.S13-S18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02012049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État à l’épreuve de la régulation territoriale. La mise en négociations des contrats locaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.029.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01762571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se bien conduire dans une ville saine. La fabrication politique du gouvernement urbain de la santé de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les gouvernements du corps, 32, pp.129-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.032.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01862720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gouvernements du corps : administration différenciée des conduites corporelles et territorialisation de l’action publique de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Jakšić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.032.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02624901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épreuves du mandat de coordonnateur des Ateliers santé ville. Mutations de l’action publique et stratégies de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 39 (3), pp.79-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2021.0206⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 35 (1), pp.71-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2017.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01536683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des territoires du &amp;quot;bien vieillir&amp;quot; : recompositions du thermalisme et gouvernement municipal en France. Le cas de Bagnoles de l’Orne (Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les territoires du vieillissement, 79, pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041732ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03543991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du gouvernement métropolitain de la santé. L'épreuve de la légitimation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.172.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès de tous à la pratique sportive : l’État local en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Illivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.873-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.164.0873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01760495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprise métropolitaine en santé et ordre public local. Les limites socio-politiques à l'innovation institutionnelle. Le cas de l'agglomération bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (3-4), pp.287-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The State and management of partnership arrangements in France: an analysis of the implementation of the ‘Sport, Health and Well-being’ plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sport, Physical Activity and Public Health, 8 (4), pp.577-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2016.1189954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01436431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le mandat s’étiole. Des cadres du ministère chargé des Sports saisis par l’affaiblissement et la mise en concurrence de leur activité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.115-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.009.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d’un malentendu entre porteurs et destinataires d’un dispositif social. Accompagner la « reconversion » des artistes chorégraphiques et des artistes de cirque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Théories et recherches, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.5199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé : on territorialise !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La ville est-elle bonne pour la santé ?, 10, pp.44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans les « territoires de projet » ou les chemins tortueux de la coopération intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (171), pp.439-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041216ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conseillers techniques du ministère des Sports. Création et contrôle d’un corps d’agents de l’État (1960-1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (113), pp.155-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.113.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01436437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serving the State and the private sector: The paradoxical effects of the reconstruction of public action on the career paths of Sports Ministry agents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (2), pp.179-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1012690213478253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02545518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces agents de l’État qui produisent l’élite sportive. Accéder aux fonctions valorisées de son groupe professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02545398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance différenciée des contrats locaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La gouvernance auscultée en santé (1re partie), 33 (6), pp.375-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.156.0375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01367495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fight against Physical Inactivity at the Local Level: Urban Governance and Fragile Partnerships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18848/2381-7070/CGP/v06i01/54075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02547475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aider à la reconversion des danseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.9-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1-2, pp.229-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.151.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02545654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healthy cities: A new political territory. An analysis of local health care governance in the city of Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2015.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02545464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes et le gouvernement des conduites. Ressources et tensions de l’action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.33-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02547575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privé ou public : le « choix » du statut d’emploi au sein d’un même groupe professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1524839920916462⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pêle-Mêle, 128, pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03510790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations sportives et les politiques publiques d'aide à l'insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le sport : un trait d’union ?, 171, pp.180-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1126 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04184134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des territoires de santé publique en France : une analyse comparée de la mise en oeuvre du Programme national nutrition santé en Aquitaine, Midi-Pyrénées et Nord-Pas de Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...366 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
-[...363 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 60 (171), pp.439-453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1041216ar⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 55 (156), pp.379-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008886ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...1176 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...80 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02544499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régions et excellence sportive : les ambivalences d'un engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Territoires et pratiques sportives, 13, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4805,91 +4805,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03843923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir la régulation des politiques locales de santé par la prolifération de ses instruments : l’organisation coûteuse de l’action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Évaluer les politiques locales de santé publique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIEPP, Feb 2026, Sciences Po - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4908,2377 +4908,2515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05529496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tenir par temps de crises : les ressorts conditionnels de la robustesse du service publics des sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e Journées d’Etudes Nationales de l’ANDIISS « La robustesse au cœur de l’action publique sportive »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Directeurs et des Intervenants d’Installations et des Services des Sports (ANDIISS), Mar 2026, Palais des Congrès, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05576932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouvernance départementale de l'autonomie et visages diversifiés de la vieillesse : une analyse exploratoire des schémas départementaux de l'action sociale en Nouvelle-Aquitaine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pouchadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque international du REIACTIS "Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps", Séance simultanée 8, Politiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique (REIACTIS), Jun 2024, Université de Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques sportives territoriales au prisme des transitions environnementales et sociétales : des défis à l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Journées d’Etudes Nationales de l’ANDIISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Directeurs et des Intervenants d’Installations et des Services des Sports (ANDIISS), Mar 2024, Saint-Nazaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05577149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tensions suscitées par le financement des politiques sportives locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire itinérant de la société française des finances publiques "L’investissement local en matière sportive"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2 (LiRIS); Sciences Po Rennes, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04905560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Etat territorial et l’impossible intersectorialité des politiques nutrition-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique paradoxale du gouvernement urbain de la santé. Entre prétentions publiques au cadrage des conduites et velléités sociales à l’autonomie. Le cas de la ville de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque Santé « Innovons pour innover : savoir mobiliser de nouveaux outils conceptuels et méthodologiques pour transformer durablement le champ de la santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KEDGE Business School; IRTS PACA-Corse; IRTS Nouvelle Aquitaine, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02395169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la station thermale au territoire de &amp;quot;santé&amp;quot; Gouvernement municipal et action publique partenariale à Dax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès international de la Société de sociologie du sport de langue française "Pratiques sportives, logiques sociales et enjeux territoriaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de sociologie du sport de langue française; ESPÉ Aquitaine et UFR STAPS, Laces (EA 7437), May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action publique de santé et gouvernement local des corps : résultats et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Le corps comme sujet d’action publique entre biologique et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DREES; Revue française des affaires sociales (RFAS), Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02395266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le sens du service public du sport : une entreprise sous haute tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e journées nationales de l’ANDIISS « Le sport territorial. (Re)construire demain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANDIISS, Mar 2019, Pau, France</w:t>
+              <w:t xml:space="preserve">13e Journées d’Etudes Nationales de l’ANDIISS « Le sport territorial. (Re)construire demain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Directeurs et des Intervenants d’Installations et des Services des Sports (ANDIISS), Mar 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02433724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation sociale : une figure imposée de la territorialisation de la lutte contre l’inactivité physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès international de la Société de sociologie du sport de langue française "Pratiques sportives, logiques sociales et enjeux territoriaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de sociologie du sport de langue française; ESPÉ Aquitaine et UFR STAPS, Laces (EA 7437), May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02292690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordonnancement de la justice sociale et territoriale. Échelles et acteurs de la lutte contre les inégalités d’accès aux services sanitaires et sociaux en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude conjointe de l’axe Vulnérabilités, Inégalités, Parcours et Injustes ? et Inégalités, justice sociale et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim; UMR 5194 PACTE, Jun 2019, Université de Bordeaux, campus Victoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02390755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessine-moi un intérêt intercommunal pour les solidarités. Réforme territoriale et capacité d’action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Okbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Quels territoires et quelles régulations pour gouverner les solidarités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’études politiques de Rennes, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique territorialisée ou territorialisation des politiques publiques de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des premières journées d’études de la Fabrique Territoires Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.71-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans le jeu et gagner en représentation. Gouvernance urbaine de la santé et construction des capacités d'action métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.330-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des goûts culturels et sportifs des jeunes ‘vulnérables’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Réseau « Sciences et sport », Des partenariats pour mobiliser les jeunes en territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cap Sciences, Jun 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02472285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en marché du ‘sport santé’. Les ressorts d’une forme contemporaine de régulation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « La santé en corps », Body week 2018 « s’activer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRI 836 CNRS; Université Paris Descartes; Université Sorbonne Paris Cité, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé dans toutes les politiques publiques. L’intersectorialité à l’épreuve d’injonctions contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque - Santé : équité ou égalité ? Définir, mesurer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02361496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalisme, dynamique touristique et restructuration de la ville de Bagnoles de l'Orne. Un marketing territorial sous dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les requalifications à usage récréatif des territoires en marge ou en crise, un outil de développement territorial durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est Créteil; Lab’Urba (EA 3482), Jan 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lucas-Gabrielli</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Contrats locaux de santé à la croisée des relations entre l’État, les collectivités territoriales et leurs groupements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des premières journées d’études de la Fabrique Territoires Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.71-78</w:t>
+              <w:t xml:space="preserve">Séminaire national sur Les Contrats Locaux de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01492849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner par contrat. Les épreuves de la territorialisation coopérative de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l'AFS « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps inactifs, corps vulnérables. L’État et le gouvernement de la lutte contre les inégalités d’accès à la pratique de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « L’émergence de l’activité physique dans les politiques publiques de santé en France. Entre institutions, organisations et professions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l’Innovation dans le Sport et l'Université de Lyon 1, Apr 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement métropolitain de la santé comme instrument d’innovation de l’action publique locale. Le cas de l’agglomération bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Colloque Santé « Soutenir durablement l’innovation dans l’écosystème de la santé : innovons pour innover !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KEDGE Business School; IRTS PACA-Corse; IRTS Aquitaine, May 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02269680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique de santé et enjeux de la territorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1res Rencontres de santé publique en Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence régionale de santé et Santé publique France; Hôpital Xavier Arnozan, Jun 2017, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02472157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement des corps inactifs. Usages et effets de l'instrumentation de l'accès de tous à la pratique de l'activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e congrès de l'AFS « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des territoires du &amp;quot;bien-vieillir&amp;quot;. Recompositions du thermalisme et gouvernement municipal en France. Le cas de Bagnoles de l’Orne (Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de la 3 SLF. "Faire la passe et marquer. Débattre des usages sociaux des savoirs de sociologie du sport, du corps et de l’EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de sociologie du sport de langue française (3 SLF); UFR STAPS - Université d’Artois; Sherpas (EA 7369) - Université d’Artois, Jun 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis contemporains de la territorialisation de la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e congrès de l'AFS « Sociologie des pouvoirs, pouvoirs de la sociologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">13e Université d’été francophone en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des hautes études en santé publique (EHESP); Agence régionale de santé (ARS); UFR des sciences médicales et pharmaceutiques, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction sociale du sport et politiques publiques : où en sommes-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national sur Les Contrats Locaux de Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire des Président·e·s de comités sportifs de Gironde « Faire du sport, encore un droit pour tous/toutes ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDOS Gironde, Aug 2016, Lormont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02472204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des villes et du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « L’émergence de l’activité physique dans les politiques publiques de santé en France. Entre institutions, organisations et professions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l’Innovation dans le Sport et l'Université de Lyon 1, Apr 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence du Printemps de l'a-urba #4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, a'urba - Agence d'urbanisme Bordeaux Aquitaine, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’arrangement avec la règle se banalise : Les coulisses du Plan Sport, Santé Bien-Etre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, « Le gouvernement de la santé dans tous ses états. Transformations de l’action publique, dynamiques professionnelles et justice sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil régional d’Aquitaine; Centre Émile Durkheim; Université de Bordeaux; Université du Québec à Montréal (UQUAM); Instance Régionale d’Éducation et de Promotion de la Santé (IREPS), May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02318879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie sanitaire à l’épreuve de l’action locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « Santé publique et prévention »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADELF-SFSP, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action publique sanitaire à l’épreuve des « frontières sectorielles ». L’exemple de la territorialisation du Programme National Nutrition Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Collectivités, territoires et santé « Regards croisés sur les frontières de la santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAPS, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre du Programme National Nutrition Santé à l’épreuve de l’action locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT 19/31 AFS, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7288,113 +7426,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bougez ! la fabrique locale de la lutte contre la sédentarité : sociologie politique de l'État en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Illivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.352, 2020, Espaces et temps du sport, 978-2-343-19063-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02468034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7404,1361 +7542,1361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être par les activités physiques et sportives : d’une littérature prolixe à sa prise en compte par l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Ferez et Philippe Terra (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions A. Athéna, pp.103-114, 2023, ATHENA, 979-10-93170-18-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.allianceathena.2120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04229952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation + Activité Physique = Nutrition. L'équation à une inconnue du Programme national nutrition santé, 2001-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Perrin, Clément Perrier et Damien Issanchou (dir.); UGA éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine, [actes du colloque « Activité physique, santé et innovations : questions scientifiques-questions sociales » tenu les 15 et 16 novembre 2018 à Lyon]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-103, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.perri.2022.01.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique d’État et production d’une action publique « responsable ». Les agents intermédiaires du plan « Sport, santé, bien-être » au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Perrin, Clément Perrier et Damien Issanchou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bouger pour la santé ! : analyses sociologiques d'une injonction contemporaine [colloque "Activité physique, santé et innovations : questions scientifiques-questions sociales" organisé par le laboratoire LVIS de l’Université Claude Bernard Lyon 1 et l'AISLF (CR35 Sociologie du sport) les 15 et 16 novembre 2018 à Lyon]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble; UGA Éditions, pp.105-114, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.perri.2022.01.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03896677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Claire Perrin, Clément Perrier et Damien Issanchou (dir.); UGA éditions. </w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement de la lutte contre la sédentarité en région Nouvelle-Aquitaine : structuration différenciée des engagements et dilemmes moraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Illivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">William Gasparini, Sandrine Knobé (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine, [actes du colloque « Activité physique, santé et innovations : questions scientifiques-questions sociales » tenu les 15 et 16 novembre 2018 à Lyon]</w:t>
+              <w:t xml:space="preserve">Le sport-santé. De l'action publique aux acteurs sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-79, 2021, Sport en société, 979-10-344-0105-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03411922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les fédérations face au gouvernement par assignation de la promotion de l’activité physique à des fins de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Munoz, Yves Morales, Yohann Fortune (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'implication sociale du mouvement sportif associatif : la FSCF entre permanence et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.237-240, 2021, Sport et sciences sociales, 978-2-7574-3289-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.105290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03434058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dilemmes de la participation. Les associations sportives face au gouvernement à distance de la santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Illivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohann Reich (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, démocratie participative et concertation : les évolutions des politiques sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-48, 2021, Des sociétés, 978-2-7535-8144-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03357132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures imposées de la territorialisation du « sport-santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Illivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Suchet; Abderrazak El Akari (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement du sport et dynamique des territoires : expériences internationales comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions AFRAPS, pp.211-217, 2020, 978-2-910448-28-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02940563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de compétences ou recul de puissance de l'État ? Moins d'État pour plus de sport ? Pour plus de sport pour tous ? Une nouvelle gouvernance du sport pour mieux d'État ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNCU - Union Nationale des Clubs Universitaires; UJSF - Union des Journalistes de Sport en France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport français du XXIe siècle remis en question : Quelles promesses d'un changement ? quelles garanties ? quels clubs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Maison des sciences de l'homme d'Aquitaine, pp.65-75, 2020, Les Cahiers de l'Université sportive d'été, 978-2-85892-603-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03075339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la station thermale au territoire d’ &amp;quot;excellence en santé&amp;quot;. Gouvernement municipal et action partenariale à Dax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Bordiec; Adrien Sonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique et partenariat(s). Enquêtes dans les territoires de l'éducation, de la santé et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, pp.157-170, 2020, (Inclusion et coordination), 979-10-346-0574-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.bordi.2020.01.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un tournant sanitaire des politiques sportives territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Charrier; Bruno Lapeyronie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le service public du sport français : changements, contraintes et innovations en territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions du Bionnay, pp.153-164, 2018, 978-2-917465-54-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01897807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)penser les rapports du surf institué aux espaces du politique : représentations des intérêts et logiques d’engagements dans l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Falaix (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surf à contre-courant : une odyssée scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.267-289, 2017, Sports et sociétés, 978-2-85892-473-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.msha.3727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01689740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;reconversion'' des artistes de cirque comme &amp;quot;problème public'' : une rencontre difficile entre un dispositif et ses destinataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Perez-Roux, Richard Étienne, Josiane Vitali (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisation des métiers du cirque : des processus de formation et d'insertion aux épreuves identitaires : [symposium, Montpellier, 19-20 février 2014 / organisé par le RIRRA 21 ; le LIRDEF et le Centre national des arts du cirque]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.179-216, 2016, Logiques sociales, 978-2-343-08660-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et maintien de la passion au travail chez les agents du ministère des Sports. Une approche par les capacités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loriol Marc; Leroux Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail passionné : l'engagement artistique, sportif ou politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERES, pp.153, 2015, Clinique du travail, ISSN 1952-210X, 978-2-7492-4867-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.lorio.2015.01.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « club olympique aquitain » : les régionalisations au « Top niveau » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Le Dû; Martine Reneaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport de haut niveau en régionalisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Maison des Sciences de l’Homme d’Aquitaine, pp.261-291, 1998, Sport et société, 978-2-85892-577-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.msha.17079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05016548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8768,236 +8906,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité sociale et les défis de l'égal l'accès aux services publics. Les cas d'Est Ensemble et de la Communauté d'Agglomération du Libournais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Okbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des solidarités et de la santé. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02470667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et santé publique: sociologie politique des programmes de lutte contre la sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de recherche en santé publique (IRESP). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9144,51 +9282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479112v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.082.0040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05066601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2025.2489347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Seichepine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.162.0233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Illivi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.0000/JHSE.1000e103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.194.0475" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0129" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960448v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2017.0105" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041732ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.164.0873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.113.0021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041216ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2016.1189954" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.009.0115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690213478253" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2389" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2381-7070/CGP/v06i01/54075" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.151.0229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4275" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008886ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pouchadon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Labarch&#232;de" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04905560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297928v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087755v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470800v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65136" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0104" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753581449/sport-democratie-participative-et-concertation" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105290" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411922v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?gcoi=28682100818220" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075339v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897807v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.3727" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lorio.2015.01.0153" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016548v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.17079" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043048v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05066601v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2025.2489347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04942854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.082.0040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0093" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Seichepine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02865823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine No&#235;l Racine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garbarino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Massiera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1524839920916462" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.162.0233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02859863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourneton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Illivi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.0000/JHSE.1000e103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.194.0475" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Okbani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaitre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.029.0143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624901v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2017.0105" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041732ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0063" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.164.0873" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2016.1189954" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.009.0115" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5199" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041216ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.113.0021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690213478253" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2389" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.156.0375" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2381-7070/CGP/v06i01/54075" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545654v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.151.0229" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547575v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4275" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04184134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008886ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05576932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pouchadon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Labarch&#232;de" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577149v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04905560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361496v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390516v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468034v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65136" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0104" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?gcoi=28682100818220" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03434058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.105290" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753581449/sport-democratie-participative-et-concertation" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03066805v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bordi.2020.01.0157" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689740v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.3727" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176847v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.lorio.2015.01.0153" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.17079" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>