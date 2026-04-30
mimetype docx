--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -372,238 +372,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des éclairs d’œil au chocolat. A propos de la figurabilité dans le langage</w:t>
+                <w:t xml:space="preserve">Les commentaires dans les livres d’or d’expositions, une fenêtre sur la verbalisation des expériences esthétiques et des représentations en art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nu(e)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, SERGE RITMAN, 72, pp.197-205</w:t>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 157-171, Le commentaire, du manuscrit à la toile, Laura Calabrèse (coord.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975466v1</w:t>
+                <w:t xml:space="preserve">hal-03239566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle MANESSE, Gilles SIOUFFI (dir.), Le féminin et le masculin dans la langue. L’écriture inclusive en questions, ESF sciences humaines, 2019 dans Le Français Aujourd'hui n° 207</w:t>
+                <w:t xml:space="preserve">Des éclairs d’œil au chocolat. A propos de la figurabilité dans le langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Nu(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, SERGE RITMAN, 72, pp.197-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921166v1</w:t>
+                <w:t xml:space="preserve">hal-02975466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les commentaires dans les livres d’or d’expositions, une fenêtre sur la verbalisation des expériences esthétiques et des représentations en art</w:t>
+                <w:t xml:space="preserve">Danièle MANESSE, Gilles SIOUFFI (dir.), Le féminin et le masculin dans la langue. L’écriture inclusive en questions, ESF sciences humaines, 2019 dans Le Français Aujourd'hui n° 207</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, p. 157-171, Le commentaire, du manuscrit à la toile, Laura Calabrèse (coord.)</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239566v1</w:t>
+                <w:t xml:space="preserve">hal-02921166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressions phraséologiques, les cas intermédiaires : entre automatismes énonciatifs et créativité linguistique</w:t>
               </w:r>
@@ -1292,165 +1292,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Street art comme objet plastique et scriptural au prisme des théories linguistiques de l’écriture</w:t>
+                <w:t xml:space="preserve">« Aller vers l’inconnu : cheminer entre sérendipité et méthodologie », table ronde n°2 : La recherche en DDLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’hybridation en langue(s) parlée(s), écrite(s), dessinée(s), Deuxième rencontre organisée conjointement par l’Université Concordia, Montréal &amp; l’Université Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">4e Journée d’accompagnement scientifique et de rencontre des doctorants du DILTEC : la recherche en DDLC : entre découverte et invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453237v1</w:t>
+                <w:t xml:space="preserve">hal-04453210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aller vers l’inconnu : cheminer entre sérendipité et méthodologie », table ronde n°2 : La recherche en DDLC</w:t>
+                <w:t xml:space="preserve">Le Street art comme objet plastique et scriptural au prisme des théories linguistiques de l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée d’accompagnement scientifique et de rencontre des doctorants du DILTEC : la recherche en DDLC : entre découverte et invention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">L’hybridation en langue(s) parlée(s), écrite(s), dessinée(s), Deuxième rencontre organisée conjointement par l’Université Concordia, Montréal &amp; l’Université Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453210v1</w:t>
+                <w:t xml:space="preserve">hal-04453237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aléanormativité, plurinormativité, variations langagières, définitions et propositions didactiques pour sa prise en compte : parcours de lectures », journée d’étude conjointe université Sorbonne Nouvelle/université Concordia</w:t>
               </w:r>
@@ -2215,290 +2215,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’étude des locutions en classe de langue : à la croisée de la langue, de l’oral et de l’écrit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">La phraséologie française, débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Arras, Université d'Artois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840545v1</w:t>
+                <w:t xml:space="preserve">hal-01620770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et traces des littératures dans l’écriture spontanée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La littérature en classe de FLE: regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, journée d’étude entre le DILTEC (EA2288) Université Sorbonne-Nouvelle, Paris 3 et l’ANALLT (Université Nationale Autonome du Mexique), organisée par Marina Krylyschin et Olivier Lumbroso, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921165v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des locutions en classe de langue : à la croisée de la langue, de l’oral et de l’écrit.</w:t>
+                <w:t xml:space="preserve">Place et traces des littératures dans l’écriture spontanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La phraséologie française, débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Arras, Université d'Artois, France</w:t>
+              <w:t xml:space="preserve">La littérature en classe de FLE: regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journée d’étude entre le DILTEC (EA2288) Université Sorbonne-Nouvelle, Paris 3 et l’ANALLT (Université Nationale Autonome du Mexique), organisée par Marina Krylyschin et Olivier Lumbroso, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620770v1</w:t>
+                <w:t xml:space="preserve">hal-02921165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commentaires dans les livres d’or d’expositions artistiques : une expression affective et standardisée de l’expérience esthétique</w:t>
               </w:r>
@@ -3912,51 +3912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30DAB19A"/>
+    <w:nsid w:val="FAF6C9CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4143,51 +4143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-krylyschin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5115-8575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056611951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/229041973" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364526346" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/mme-krylyschin-marina-408163.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriplus.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02067653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/eidea-11-903" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782353111503/lexique-et-frontieres-de-genres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02067682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03242578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-krylyschin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5115-8575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056611951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/229041973" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364526346" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/mme-krylyschin-marina-408163.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriplus.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02067653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/eidea-11-903" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782353111503/lexique-et-frontieres-de-genres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02067682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03242578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>