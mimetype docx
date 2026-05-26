--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -372,238 +372,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les commentaires dans les livres d’or d’expositions, une fenêtre sur la verbalisation des expériences esthétiques et des représentations en art</w:t>
+                <w:t xml:space="preserve">Des éclairs d’œil au chocolat. A propos de la figurabilité dans le langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, p. 157-171, Le commentaire, du manuscrit à la toile, Laura Calabrèse (coord.)</w:t>
+              <w:t xml:space="preserve">Nu(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, SERGE RITMAN, 72, pp.197-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239566v1</w:t>
+                <w:t xml:space="preserve">hal-02975466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des éclairs d’œil au chocolat. A propos de la figurabilité dans le langage</w:t>
+                <w:t xml:space="preserve">Danièle MANESSE, Gilles SIOUFFI (dir.), Le féminin et le masculin dans la langue. L’écriture inclusive en questions, ESF sciences humaines, 2019 dans Le Français Aujourd'hui n° 207</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nu(e)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, SERGE RITMAN, 72, pp.197-205</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975466v1</w:t>
+                <w:t xml:space="preserve">hal-02921166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle MANESSE, Gilles SIOUFFI (dir.), Le féminin et le masculin dans la langue. L’écriture inclusive en questions, ESF sciences humaines, 2019 dans Le Français Aujourd'hui n° 207</w:t>
+                <w:t xml:space="preserve">Les commentaires dans les livres d’or d’expositions, une fenêtre sur la verbalisation des expériences esthétiques et des représentations en art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 157-171, Le commentaire, du manuscrit à la toile, Laura Calabrèse (coord.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921166v1</w:t>
+                <w:t xml:space="preserve">hal-03239566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressions phraséologiques, les cas intermédiaires : entre automatismes énonciatifs et créativité linguistique</w:t>
               </w:r>
@@ -1292,165 +1292,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aller vers l’inconnu : cheminer entre sérendipité et méthodologie », table ronde n°2 : La recherche en DDLC</w:t>
+                <w:t xml:space="preserve">Le Street art comme objet plastique et scriptural au prisme des théories linguistiques de l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée d’accompagnement scientifique et de rencontre des doctorants du DILTEC : la recherche en DDLC : entre découverte et invention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">L’hybridation en langue(s) parlée(s), écrite(s), dessinée(s), Deuxième rencontre organisée conjointement par l’Université Concordia, Montréal &amp; l’Université Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453210v1</w:t>
+                <w:t xml:space="preserve">hal-04453237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Street art comme objet plastique et scriptural au prisme des théories linguistiques de l’écriture</w:t>
+                <w:t xml:space="preserve">« Aller vers l’inconnu : cheminer entre sérendipité et méthodologie », table ronde n°2 : La recherche en DDLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’hybridation en langue(s) parlée(s), écrite(s), dessinée(s), Deuxième rencontre organisée conjointement par l’Université Concordia, Montréal &amp; l’Université Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">4e Journée d’accompagnement scientifique et de rencontre des doctorants du DILTEC : la recherche en DDLC : entre découverte et invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453237v1</w:t>
+                <w:t xml:space="preserve">hal-04453210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aléanormativité, plurinormativité, variations langagières, définitions et propositions didactiques pour sa prise en compte : parcours de lectures », journée d’étude conjointe université Sorbonne Nouvelle/université Concordia</w:t>
               </w:r>
@@ -2077,428 +2077,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expressions phraséologiques entre automatismes énonciatifs et créativité linguistique</w:t>
+                <w:t xml:space="preserve">Autour de la syntaxe imaginative d’Albert Sechehaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La phraséologie française : sens, co-texte contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Marie Curie-Skłodowska, May 2018, Lublin, Pologne</w:t>
+              <w:t xml:space="preserve">Ethnocritique de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marie Privat, séminaire, EHESS, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921145v1</w:t>
+                <w:t xml:space="preserve">hal-02921163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la syntaxe imaginative d’Albert Sechehaye</w:t>
+                <w:t xml:space="preserve">Les expressions phraséologiques entre automatismes énonciatifs et créativité linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnocritique de la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Marie Privat, séminaire, EHESS, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">La phraséologie française : sens, co-texte contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Marie Curie-Skłodowska, May 2018, Lublin, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921163v1</w:t>
+                <w:t xml:space="preserve">hal-02921145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des locutions en classe de langue : à la croisée de la langue, de l’oral et de l’écrit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La phraséologie française, débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Arras, Université d'Artois, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620770v1</w:t>
+                <w:t xml:space="preserve">hal-03840545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place et traces des littératures dans l’écriture spontanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">La littérature en classe de FLE: regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journée d’étude entre le DILTEC (EA2288) Université Sorbonne-Nouvelle, Paris 3 et l’ANALLT (Université Nationale Autonome du Mexique), organisée par Marina Krylyschin et Olivier Lumbroso, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840545v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et traces des littératures dans l’écriture spontanée</w:t>
+                <w:t xml:space="preserve">L’étude des locutions en classe de langue : à la croisée de la langue, de l’oral et de l’écrit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krylyschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La littérature en classe de FLE: regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, journée d’étude entre le DILTEC (EA2288) Université Sorbonne-Nouvelle, Paris 3 et l’ANALLT (Université Nationale Autonome du Mexique), organisée par Marina Krylyschin et Olivier Lumbroso, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">La phraséologie française, débats théoriques et dimensions appliquées (didactique, traduction et traitement informatique) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Arras, Université d'Artois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921165v1</w:t>
+                <w:t xml:space="preserve">hal-01620770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commentaires dans les livres d’or d’expositions artistiques : une expression affective et standardisée de l’expérience esthétique</w:t>
               </w:r>
@@ -3912,51 +3912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAF6C9CE"/>
+    <w:nsid w:val="71165C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4143,51 +4143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-krylyschin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5115-8575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056611951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/229041973" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364526346" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/mme-krylyschin-marina-408163.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriplus.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02067653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/eidea-11-903" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782353111503/lexique-et-frontieres-de-genres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02067682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03242578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-krylyschin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5115-8575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056611951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/229041973" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364526346" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/mme-krylyschin-marina-408163.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecriplus.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02067653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/eidea-11-903" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02921151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01620772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308006v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03143194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.appeldulivre.fr/product/749533/les-sciences-du-langage-face-aux-defis-de-la-disciplinarisation-et-de-l-interdisciplinarite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782353111503/lexique-et-frontieres-de-genres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-face-aux-defis/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vernant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02067682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-sciences-du-langage-et-la-question-de-linterpretation/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03643466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03242578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>