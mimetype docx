--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1289,183 +1289,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre novela policial y “pop fiction”: Chamamé de Leonardo Oyola</w:t>
+                <w:t xml:space="preserve">Vagabundeos por 'Los topos' de Félix Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Letourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deconstrucción del espacio literario en América Latina 1996-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.207-214, 2019, 9782813003409. </w:t>
+              <w:t xml:space="preserve">Le nomadisme dans les mondes hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.245-255, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.1831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416514v1</w:t>
+                <w:t xml:space="preserve">hal-02416523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vagabundeos por 'Los topos' de Félix Bruzzone</w:t>
+                <w:t xml:space="preserve">Entre novela policial y “pop fiction”: Chamamé de Leonardo Oyola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Letourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le nomadisme dans les mondes hispaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.245-255, 2019, </w:t>
+              <w:t xml:space="preserve">Deconstrucción del espacio literario en América Latina 1996-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.207-214, 2019, 9782813003409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hispanismes.2073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.1831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416523v1</w:t>
+                <w:t xml:space="preserve">hal-02416514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La historia a contracorriente en 'La revolución es un sueño eterno' de Andrés Rivera</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2DF9F6F"/>
+    <w:nsid w:val="63EE9758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="94C61AC2"/>
+    <w:nsid w:val="29CD35BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2384,51 +2384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-letourneur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2469-4067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190584173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Letourneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1437b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi18.288" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.13299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11331" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02415863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF59BF4X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02415858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/dl.v14i21.113258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02415848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quir&#243;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Dascalakis-Labreze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1437f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/repensar-sociedades-mas-inclusivas-nuevas-ciudadanias-y-diversidades-en-america-latina-y-el-caribe-repenser-des-societes-plus-inclusives-nouvelles-cit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Copello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valverde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.2073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02415865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9922" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01306581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-letourneur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2469-4067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190584173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Letourneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1437b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi18.288" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.13299" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11331" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02415863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.1926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RF59BF4X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02415858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/dl.v14i21.113258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03210679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02415848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quir&#243;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Dascalakis-Labreze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabezas Vargas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1437f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Soto-Quiros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsorbistertius.website/repensar-sociedades-mas-inclusivas-nuevas-ciudadanias-y-diversidades-en-america-latina-y-el-caribe-repenser-des-societes-plus-inclusives-nouvelles-cit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Copello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valverde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.2073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1831" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02415865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9922" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01306581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>