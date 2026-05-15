--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -1127,51 +1127,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Soto-Quiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol. LXXXV, 2026, Universitas, 978-2-36783-463-4</w:t>
+              <w:t xml:space="preserve">, LXXXV, 2026, Universitas, 978-2-36783-463-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2002,51 +2002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63EE9758"/>
+    <w:nsid w:val="1F3F2D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29CD35BD"/>
+    <w:nsid w:val="45CB1F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>