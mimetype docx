--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -66,7515 +66,7502 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (133)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (134)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Processes Driving Carbon Subduction in the Southern Ocean in an Eddy‐Permitting Model</w:t>
+                <w:t xml:space="preserve">Emerging Climate Signals in Tropical Oxygen Minimum Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Le Chevère</w:t>
+                <w:t xml:space="preserve">Mathieu Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina O Dufour</w:t>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024gb008416⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23 (7), pp.2205 - 2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-23-2205-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500474v1</w:t>
+                <w:t xml:space="preserve">hal-05592849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2025 Starfish Barometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical Processes Driving Carbon Subduction in the Southern Ocean in an Eddy‐Permitting Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Le Chevère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina O Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Planet </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sp-6-osr9-1-2025⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (1), pp.e2024GB008416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gb008416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111776v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward more robust net primary production projections in the North Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2025 Starfish Barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Doléac</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-841-2025⟩</w:t>
+              <w:t xml:space="preserve">State of the Planet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6-osr9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sp-6-osr9-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955130v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift in phytoplankton community composition over fronts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toward more robust net primary production projections in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doléac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Haëck</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roy El Hourany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02553-1⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.841 - 862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-841-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244602v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inadequacies in the representation of sub-seasonal phytoplankton dynamics in Earth system models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shift in phytoplankton community composition over fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Angelina Cassianides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy El Hourany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-2163-2025⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, 11p. / 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02553-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060881v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Kilometer‐Scale Biophysical Features at the Gulf Stream Front</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inadequacies in the representation of sub-seasonal phytoplankton dynamics in Earth system models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lester Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JC020526⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.2163 - 2180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-2163-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589002v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060881v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined physical and biogeochemical assessment of mesoscale eddy parameterisations in ocean models: Eddy-induced advection at eddy-permitting resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 190, pp.102396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary decline in northern Indian Ocean primary production offset by rising atmospheric nitrogen deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Malsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Ditkovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2024.1418634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stronger Oceanic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sink in Eddy-Resolving Simulations of Global Warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evidence for Kilometer‐Scale Biophysical Features at the Gulf Stream Front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Savelyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL106172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JC020526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454847v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking satellites to genes with machine learning to estimate phytoplankton community structure from space</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stronger Oceanic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sink in Eddy-Resolving Simulations of Global Warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-20-217-2024⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (4), pp.e2023GL106172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL106172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582355v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454847v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-frontal niches of plankton communities driven by transport and trophic interactions at ocean fronts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Linking satellites to genes with machine learning to estimate phytoplankton community structure from space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy El Hourany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (15), pp.3273-3299. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.217-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-3273-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-20-217-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04195431v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking of the Arabian Sea oxygen minimum zone with climate change projected with a downscaled model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'océan pompe à Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113982v1</w:t>
+                <w:t xml:space="preserve">hal-04452490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air‐Sea fluxes of CO2 in the Indian Ocean between 1985 and 2018: A synthesis based on Observation‐based surface CO2 , hindcast and atmospheric inversion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. S. S. Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sridevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V. S. S. Sarma</w:t>
+                <w:t xml:space="preserve">Prabir Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (5), pp.e2023GB007694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023GB007694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'océan pompe à Carbone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling the effect of the tidal cycle on the high phytoplankton biomass area of Cape Trafalgar (SW Iberian Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio M Vallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bolado-Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 217, pp.103085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452490v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of the tidal cycle on the high phytoplankton biomass area of Cape Trafalgar (SW Iberian Peninsula)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combined physical and biogeochemical assessment of mesoscale eddy parameterisations in ocean models: eddy induced advection at non-eddying resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos M García</w:t>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 217, pp.103085. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183, pp.102204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2023.102204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158397v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in recent and future trends in the Arabian Sea Oxygen Minimum Zone: processes and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derara Hailegeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvathi Vallivattathillam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1122043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2023.1122043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined physical and biogeochemical assessment of mesoscale eddy parameterisations in ocean models: eddy induced advection at non-eddying resolutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pacific Decadal Oscillation Influences Tropical Oxygen Minimum Zone Extent and Obscures Anthropogenic Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu A. Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2023.102204⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL102123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089164v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04139561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacific Decadal Oscillation Influences Tropical Oxygen Minimum Zone Extent and Obscures Anthropogenic Changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Satellite data reveal earlier and stronger phytoplankton blooms over fronts in the Gulf Stream region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (9), pp.1741 - 1758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL102123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-1741-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139561v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite data reveal earlier and stronger phytoplankton blooms over fronts in the Gulf Stream region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shrinking of the Arabian Sea oxygen minimum zone with climate change projected with a downscaled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvathi Vallivattathillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (9), pp.1741 - 1758. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-1741-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1123739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113997v2</w:t>
+                <w:t xml:space="preserve">hal-04113982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of gyre-scale marine connectivity estimates to fine-scale circulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-frontal niches of plankton communities driven by transport and trophic interactions at ocean fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Hariri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Mark D. Ohman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-19-1183-2023⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (15), pp.3273-3299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-3273-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178107v1</w:t>
+                <w:t xml:space="preserve">insu-04195431v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton adaptive resilience to climate change collapses in case of extreme events - A modeling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of gyre-scale marine connectivity estimates to fine-scale circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Sauterey</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110437⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.1183 - 1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-19-1183-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125748v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of fine-scale currents on biogeochemical cycles in a changing ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton adaptive resilience to climate change collapses in case of extreme events - A modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Sauterey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cermeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Channing J. Prend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-020723-020531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038641v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton community response to fronts : winners and losers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The impact of fine-scale currents on biogeochemical cycles in a changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Channing J. Prend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbac010⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-020723-020531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607937v1</w:t>
+                <w:t xml:space="preserve">hal-04038641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-seasonal forcing drives year-to-year variations of Southern Ocean primary productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channing J. Prend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah T. Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (7), pp.e2022GB007329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022GB007329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Arabian Sea as a regional source of atmospheric CO2: seasonal variability and drivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plankton community response to fronts : winners and losers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Oliver Jahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-907-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.241-258,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbac010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607931v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual variations in phytoplankton biomass driven by small-scale physical processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Arabian Sea as a regional source of atmospheric CO2: seasonal variability and drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-022-01057-3⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.907 - 929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-907-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03852817v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607931v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of broadband variability in a marine plankton model under external forcing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Annual variations in phytoplankton biomass driven by small-scale physical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channing J. Prend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JG007011. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JG007011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-01057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844808v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03852817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent expansion and intensification of hypoxia in the Arabian Gulf and its drivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of broadband variability in a marine plankton model under external forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mehari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benjamin Mayersohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John A. Burt</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.891378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JG007011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JG007011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772382v1</w:t>
+                <w:t xml:space="preserve">hal-03844808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast local warming is the main driver of recent deoxygenation in the northern Arabian Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Recent expansion and intensification of hypoxia in the Arabian Gulf and its drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paparella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+                <w:t xml:space="preserve">John A. Burt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.5831 - 5849. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5831-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.891378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411172v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skills and Limitations of the Adiabatic Omega Equation: How Effective Is It to Retrieve Oceanic Vertical Circulation at Mesoscale and Submesoscale?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oceanic primary production decline halved in eddy-resolving simulations of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/jpo-d-20-0052.1⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.4321 - 4349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-4321-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096579v1</w:t>
+                <w:t xml:space="preserve">hal-03298991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic primary production decline halved in eddy-resolving simulations of global warming</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susheel Adusumilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-4321-2021⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298991v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03215002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skills and Limitations of the Adiabatic Omega Equation: How Effective Is It to Retrieve Oceanic Vertical Circulation at Mesoscale and Submesoscale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
+                <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Ablain</w:t>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susheel Adusumilli</w:t>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (3), pp.931-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/jpo-d-20-0052.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03215002v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic timescales of variability in a marine plankton model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Fast local warming is the main driver of recent deoxygenation in the northern Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shafer Smith</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109446⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.5831 - 5849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5831-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111008v1</w:t>
+                <w:t xml:space="preserve">hal-03411172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast local warming of sea-surface is the main factor of recent deoxygenation in the Arabian Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic timescales of variability in a marine plankton model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mehari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benjamin Mayersohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5831-2021⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 443, pp.109446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003419v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency in phytoplankton bloom triggered by modulations in vertical stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fast local warming of sea-surface is the main factor of recent deoxygenation in the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-80331-z⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5831-5849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5831-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082241v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oceans’ biological carbon pumps: Framework for a research observational community approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intermittency in phytoplankton bloom triggered by modulations in vertical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.780052⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-80331-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549646v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-grid algorithm for passive tracer transport in the NEMO ocean circulation model: a case study with the NEMO OGCM (version 3.6)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The oceans’ biological carbon pumps: Framework for a research observational community approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bricaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-5465-2020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.780052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003504v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical eddy iron fluxes support primary production in the open Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaya Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Balwada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan P. Abernathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takaya Uchida</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Galen A. Mckinley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-14955-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted Contribution of Intraseasonal Time Scales to Surface Chlorophyll Variations in a Bloom and an Oligotrophic Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (5), pp.e2019JC015701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019JC015701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Intensification of the Arabian Sea Oxygen Minimum Zone in Response to Arabian Gulf Warming</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-grid algorithm for passive tracer transport in the NEMO ocean circulation model: a case study with the NEMO OGCM (version 3.6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL081631⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.5465-5483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-5465-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192445v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Impact of Dust Deposition on the Productivity of the Arabian Sea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron supply pathways between the surface and subsurface waters of the Southern Ocean: From winter entrainment to summer storms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Mahowald</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sarah Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46 (12), pp.6736-6744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL082770⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 46 (24), pp.14567-14575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352077v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of eddy‐driven subduction on ocean biological carbon pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis J. Mcgillicuddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (8), pp.1071-1084. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron supply pathways between the surface and subsurface waters of the Southern Ocean: From winter entrainment to summer storms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strong Intensification of the Arabian Sea Oxygen Minimum Zone in Response to Arabian Gulf Warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46 (24), pp.14567-14575. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL084657⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 46, pp.5420 - 5429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL081631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422875v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating particle export flux from satellite observations : challenges associated with spatial and temporal decoupling of production and export</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Major Impact of Dust Deposition on the Productivity of the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/002224019828474331⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (12), pp.6736-6744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904221v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-faceted particle pumps drive carbon sequestration in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 568 (7752), pp.327-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-019-1098-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution of reduced upper ocean oxygen mixing to global ocean deoxygenation in an Earth System Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimating particle export flux from satellite observations : challenges associated with spatial and temporal decoupling of production and export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis J. Mcgillicuddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Marine Research, 77 (1), pp.247-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224019828474331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL084162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352111v1</w:t>
+                <w:t xml:space="preserve">hal-02904221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonmonotonic Response of Primary Production and Export to Changes in Mixed‐Layer Depth in the Southern Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">The Contribution of Submesoscale over Mesoscale Eddy Iron Transport in the Open Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaya Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Balwada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan P. Abernathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Galen Mckinley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL081788⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.3934-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117445v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Submesoscale over Mesoscale Eddy Iron Transport in the Open Southern Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ryan P. Abernathey</w:t>
+                <w:t xml:space="preserve">Nonmonotonic Response of Primary Production and Export to Changes in Mixed‐Layer Depth in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galen Mckinley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019MS001805⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (6), pp.3368-3377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL081788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422867v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submesoscales Enhance Storm‐Driven Vertical Mixing of Nutrients: Insights From a Biogeochemical Large Eddy Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Major contribution of reduced upper ocean oxygen mixing to global ocean deoxygenation in an Earth System Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John R. Taylor</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JC015370⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (21), pp.12239-12249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422848v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification and deepening of the Arabian Sea Oxygen Minimum Zone in response to increase in Indian monsoon wind intensity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Submesoscales Enhance Storm‐Driven Vertical Mixing of Nutrients: Insights From a Biogeochemical Large Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Whitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-159-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (11), pp.8140-8165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614911v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biological Pump and Seasonal Variability of pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Southern Ocean: Exploring the Role of Diatom Adaptation to Low Iron</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intensification and deepening of the Arabian Sea Oxygen Minimum Zone in response to increase in Indian monsoon wind intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (5), pp.3204-3226. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.159-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JC013775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-159-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959020v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of submesoscale currents in structuring marine ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Biological Pump and Seasonal Variability of pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Southern Ocean: Exploring the Role of Diatom Adaptation to Low Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.4758. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.3204-3226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07059-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JC013775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924116v1</w:t>
+                <w:t xml:space="preserve">hal-01959020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diatom diversity on the ocean biological carbon pump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of submesoscale currents in structuring marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tréguer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter J. S. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-017-0028-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667978v1</w:t>
+                <w:t xml:space="preserve">hal-01924116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Minimum Zone Contrasts Between the Arabian Sea and the Bay of Bengal Implied by Differences in Remineralization Depth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of diatom diversity on the ocean biological carbon pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL075157⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-017-0028-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677533v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Indian Ocean Dipole events prevent anoxia off the west coast of India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen Minimum Zone Contrasts Between the Arabian Sea and the Bay of Bengal Implied by Differences in Remineralization Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-1541-2017⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (21), pp.11106-11114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497286v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synoptic-to-planetary scale wind variability enhances phytoplankton biomass at ocean fronts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Positive Indian Ocean Dipole events prevent anoxia off the west coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvathi Vallivattathillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Iyyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011899⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (6), pp.1541-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-1541-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621250v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency and high-frequency oscillatory winds synergistically enhance nutrient entrainment and phytoplankton at fronts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Synoptic-to-planetary scale wind variability enhances phytoplankton biomass at ocean fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. B. Whitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (2), pp.1016-1041. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4602 - 4633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01492038v1</w:t>
+                <w:t xml:space="preserve">hal-01621250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical control of interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low-frequency and high-frequency oscillatory winds synergistically enhance nutrient entrainment and phytoplankton at fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Whitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (15), pp.3615-3632. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.1016-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-14-3615-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579110v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddies reduce denitrification and compress habitats in the Arabian Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical control of interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pauluis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vallivattathillam Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (17), pp.9148-9156. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (15), pp.3615-3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-3615-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492040v1</w:t>
+                <w:t xml:space="preserve">hal-01579110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Indian Ocean Dipole events prevent anoxia along coast of India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation into the impact of storms on sustaining summer primary productivity in the Sub-Antarctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iyyappan Suresh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah-Anne Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. S. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2016-195⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (17), pp.9192 - 9199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492031v1</w:t>
+                <w:t xml:space="preserve">hal-01492042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the impact of storms on sustaining summer primary productivity in the Sub-Antarctic Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
+                <w:t xml:space="preserve">Positive Indian Ocean Dipole events prevent anoxia along coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvathi Vallivattathillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro M. S. Monteiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iyyappan Suresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (17), pp.9192 - 9199. </w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-2016-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492042v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating planktonic diversity through spatial dominance patterns in a model ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Soccodato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7631,3167 +7618,3150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal variability of mixed layer depth in the tropical Indian Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+                <w:t xml:space="preserve">Eddies reduce denitrification and compress habitats in the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyla Drushka</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pauluis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2721-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (17), pp.9148-9156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233868v1</w:t>
+                <w:t xml:space="preserve">hal-01492040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical control of the interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallivattathillam Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1 - 33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-2016-153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduction in marine primary productivity driven by rapid warming over the tropical Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraseasonal variability of mixed layer depth in the tropical Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyla Drushka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew Koll Roxy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Swapna Panickal</w:t>
+                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066979⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (7), pp.2633-2655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259414v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global impact of tropical cyclones on primary production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reduction in marine primary productivity driven by rapid warming over the tropical Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Koll Roxy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghu Murtugudde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinu Valsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">Swapna Panickal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (5), pp.767-786. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (2), pp.826-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GB005214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331852v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of distinct bloom phenology regimes in the Southern Ocean</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Global impact of tropical cyclones on primary production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv069⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.767-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GB005214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233874v1</w:t>
+                <w:t xml:space="preserve">hal-01331852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset, intensification, and decline of phytoplankton blooms in the Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Characterization of distinct bloom phenology regimes in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Llort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72 (6), pp.1971-1984. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1985-1998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233870v1</w:t>
+                <w:t xml:space="preserve">hal-01233874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the critical depth hypothesis with a simple NPZ model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Onset, intensification, and decline of phytoplankton blooms in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72 (6), pp.1916-1925. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1971-1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233869v1</w:t>
+                <w:t xml:space="preserve">hal-01233870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An observational assessment of the influence of mesoscale and submesoscale heterogeneity on ocean biogeochemical reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploration of the critical depth hypothesis with a simple NPZ model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GB005129⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1916-1925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233871v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of anthropogenic carbon subduction in the global ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An observational assessment of the influence of mesoscale and submesoscale heterogeneity on ocean biogeochemical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon van Gennip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meric Srokosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL065073⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (9), pp.1421-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GB005129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211485v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal variability linked to sampling alias in air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in the Southern Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pathways of anthropogenic carbon subduction in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42 (20), pp.8507-8514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066009⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 42 (15), pp.6416-6423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233872v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible preference of southern elephant seals for distinct mesoscale features within the Antarctic Circumpolar Current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraseasonal variability linked to sampling alias in air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. S. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Maenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cotté</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher L. Sabine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (20), pp.8507-8514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093448v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamical landscape of marine phytoplankton diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flexible preference of southern elephant seals for distinct mesoscale features within the Antarctic Circumpolar Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Dragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0481⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212726v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do $Sardinella\ aurita$ spawning seasons match local retention patterns in the Senegalese-Mauritanian upwelling region?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The dynamical landscape of marine phytoplankton diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fog.12094⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (111), pp.20150481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129048v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variability of primary production in the ocean: From the synoptic to the global scale. The 45th International Liege Colloquium on Ocean Dynamics, Liege, Belgium, May 13-17, 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do $Sardinella\ aurita$ spawning seasons match local retention patterns in the Senegalese-Mauritanian upwelling region?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye Cheikh Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilaure Grégoire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alban Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.01.001⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24, pp.69-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fog.12094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139865v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton diversity and community structure affected by oceanic dispersal and mesoscale turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The variability of primary production in the ocean: From the synoptic to the global scale. The 45th International Liege Colloquium on Ocean Dynamics, Liege, Belgium, May 13-17, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilaure Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Follows</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Marra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto V. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography, Fluid and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/21573689-2768549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139294v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic mesoscale turbulence drives large biogeochemical interannual variability at middle and high latitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (7), pp.2467-2474. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL059608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal variability of nearshore productivity in the Northern Humboldt Current System: The role of coastal trapped waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton diversity and community structure affected by oceanic dispersal and mesoscale turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CSR.2013.11.015⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography, Fluid and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/21573689-2768549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961958v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-water iron supplies in the Southern Ocean sustained by deep winter mixing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+                <w:t xml:space="preserve">Intraseasonal variability of nearshore productivity in the Northern Humboldt Current System: The role of coastal trapped waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew R. Bowie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
+                <w:t xml:space="preserve">Michelle Graco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.314-320. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.14-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO2101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CSR.2013.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983558v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton plasticity drives large variability in carbon fixation efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface-water iron supplies in the Southern Ocean sustained by deep winter mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Andrew R. Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (24), pp.8994-9000. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.314-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014gl062249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NGEO2101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996384v1</w:t>
+                <w:t xml:space="preserve">hal-00983558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton plasticity drives large variability in carbon fixation efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (24), pp.8994-9000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014gl062249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820981v2</w:t>
+                <w:t xml:space="preserve">hal-01996384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of mesoscale and submesoscale heterogeneity on ocean biogeochemical reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian P. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (4), pp.1139 - 1150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2012GB004518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical pathways for carbon transfers between the surface mixed layer and the ocean interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Karleskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Éthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (4), pp.1001 - 1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gbc.20092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports scientifiques des simulations réalisées sur le Earth Simulator 10 ans après !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIORAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498932v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of satellite chlorophyll images under heavy cloud coverage using a neural classification method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apports scientifiques des simulations réalisées sur le Earth Simulator 10 ans après !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIORAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01495295v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tropical cyclones to the air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux: A global view</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of satellite chlorophyll images under heavy cloud coverage using a neural classification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.232 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2012.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GB004145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753351v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does dynamical spatial variability impact 234Th-derived estimates of organic export?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10868,90 +10838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid degradation of submesoscale resolving ocean models: Benefits for offline passive tracer transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doroteaciro Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10996,1353 +10966,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale impacts of submesoscale dynamics on phytoplankton: Local and remote effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contribution of tropical cyclones to the air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux: A global view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel M. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.GB2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690755v1</w:t>
+                <w:t xml:space="preserve">hal-00753351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing physics to life at the submesoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Large-scale impacts of submesoscale dynamics on phytoplankton: Local and remote effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doroteaciro Iovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GL052756⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43-44, pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733081v1</w:t>
+                <w:t xml:space="preserve">hal-00690755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling factors of the oxygen balance in the Arabian Sea's OMZ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bringing physics to life at the submesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Echevin</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. S. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pous</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (12), pp.5095-5109. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.L14602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-5095-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299511v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frigatebird behaviour at the ocean-atmosphere interface: integrating animal behaviour with multi-satellite data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling factors of the oxygen balance in the Arabian Sea's OMZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia de Monte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2012.0509⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (12), pp.5095-5109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-5095-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737089v1</w:t>
+                <w:t xml:space="preserve">hal-01299511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mesoscale processes to nutrient budgets in the Arabian Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Frigatebird behaviour at the ocean-atmosphere interface: integrating animal behaviour with multi-satellite data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JC007006⟩</w:t>
+              <w:t xml:space="preserve">Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.3351-3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2012.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691395v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of episodic vertical fluxes on sea surface pCO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amala Mahadevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 369, pp.2009-2025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2010.0340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of eddy-driven vertical fluxes on phytoplankton abundance in the euphotic layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (5), pp.827-831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/FBQ131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction of carbon, nitrogen, and oxygen in the northeast Atlantic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contribution of mesoscale processes to nutrient budgets in the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C11007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JC006446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00634525v1</w:t>
+                <w:t xml:space="preserve">hal-00691395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependent interactions of Mediterranean whales with marine dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56, pp.219-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2011.56.1.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of mode water properties by sub-mesoscales in a bio-physical model of the Northeast Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Subduction of carbon, nitrogen, and oxygen in the northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Karleskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C02025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.12.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00635827v1</w:t>
+                <w:t xml:space="preserve">hal-00634525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range transport of a quasi isolated chlorophyll patch by an Agulhas ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Lehahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Amitai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12396,2575 +12384,2588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of gyre circulation by sub-mesoscale physics .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modifications of mode water properties by sub-mesoscales in a bio-physical model of the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Karleskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mémery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (1-2), pp.1-15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 39 (1-2), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.04.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495254v1</w:t>
+                <w:t xml:space="preserve">hal-00635827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of the mesoscale circulation on an idealized coastal upwelling ecosystem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modifications of gyre circulation by sub-mesoscale physics .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doroteaciro Iovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115, pp.09018. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1-2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JC005827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758856v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nearshore wind stress curl on coastal circulation and primary productivity in the Peru upwelling system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">On the role of the mesoscale circulation on an idealized coastal upwelling ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.09018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JC006569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691549v1</w:t>
+                <w:t xml:space="preserve">hal-00758856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid dynamical niches of phytoplankton types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Alvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dandonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (43), pp.18366-18370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1004620107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrients in mode waters of the northeast Atlantic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of nearshore wind stress curl on coastal circulation and primary productivity in the Peru upwelling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 114, pp.C10004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JC005546⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 115, pp.C12033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00741486v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of submesoscale variability in estimating the air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange: Results from a model study of the POMME experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, pp.1017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008GB003239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote impacts of Sub-Mesoscale Dynamics on new production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doroteaciro Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the subtropical mode water biogeochemical properties on primary production in the North Atlantic: New insights from an idealized model study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Krémeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114, pp.C07019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JC005161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the key role of nutrient data to constrain a coupled physical-biogeochemical assimilative model of the North Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ourmieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brankart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75, pp.100-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and intraseasonal biogeochemical variability in the thermocline ridge of the southern tropical Indian Ocean.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nutrients in mode waters of the northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Dandonneau</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 114, pp.C07024. </w:t>
+              <w:t xml:space="preserve">, 2009, 114, pp.C10004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JC005246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413573v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New production stimulated by high-frequency winds in a turbulent mesoscale eddy field.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Seasonal and intraseasonal biogeochemical variability in the thermocline ridge of the southern tropical Indian Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Ben Jelloul</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dandonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.L16603. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.C07024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GL039490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JC005246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413521v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and intraseasonal surface chlorophyll-a variability along the northwest African coast</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New production stimulated by high-frequency winds in a turbulent mesoscale eddy field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Jelloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JC004433⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L16603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GL039490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769993v1</w:t>
+                <w:t xml:space="preserve">hal-00413521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulences dans l'océan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Seasonal and intraseasonal surface chlorophyll-a variability along the northwest African coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, pp.05007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351811v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stirring of the northeast Atlantic spring bloom: A Lagrangian analysis based on multisatellite data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Turbulences dans l'océan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eyal Heifetz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00770691v1</w:t>
+                <w:t xml:space="preserve">hal-02351811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution simulation of the ocean during the POMME experiment: Mesoscale variability and near surface processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stirring of the northeast Atlantic spring bloom: A Lagrangian analysis based on multisatellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Lehahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Heifetz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 112, pp.04007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JC003389⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 112, pp.C08005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JC003927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770698v1</w:t>
+                <w:t xml:space="preserve">hal-00770691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin-wide seasonal evolution of the Indian Ocean's phytoplankton blooms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A high-resolution simulation of the ocean during the POMME experiment: Mesoscale variability and near surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Shankar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durand</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 112 (C12), pp.C12014. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JC004090⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 112, pp.04007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JC003389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406743v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production regimes in the northeast Atlantic: A study based on Sea-viewing Wide Field-of-view Sensor (SeaWiFS) chlorophyll and ocean general circulation model mixed layer depth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Basin-wide seasonal evolution of the Indian Ocean's phytoplankton blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. C. Shenoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002771⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 112 (C12), pp.C12014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124674v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A four-dimensional mesoscale map of the spring bloom in the northeast Atlantic (POMME experiment): Results of a prognostic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Production regimes in the northeast Atlantic: A study based on Sea-viewing Wide Field-of-view Sensor (SeaWiFS) chlorophyll and ocean general circulation model mixed layer depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Lehahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002588⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124671v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanography: Nutrients in remote mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A four-dimensional mesoscale map of the spring bloom in the northeast Atlantic (POMME experiment): Results of a prognostic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gavart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/437628a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00122301v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution simulation of the ocean during the POMME experiment: Simulation results and comparison with observations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oceanography: Nutrients in remote mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S09. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 437, pp.628-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/437628a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124810v1</w:t>
+                <w:t xml:space="preserve">hal-00122301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the low frequency variability of mesoscale dynamics explain a part of the phytoplankton and zooplankton spectral variability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A high-resolution simulation of the ocean during the POMME experiment: Simulation results and comparison with observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gavart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S09. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2003.1219⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00153672v1</w:t>
+                <w:t xml:space="preserve">hal-00124810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic modelling and data assimilation approach to estimate the carbon/chlorophyll and carbon/nitrogen ratios in a coupled hydrodynamical-biological model</w:t>
               </w:r>
@@ -14976,64 +14977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (4), pp.515-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15061,644 +15062,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale variability of sea surface pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: What does it respond to?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does the low frequency variability of mesoscale dynamics explain a part of the phytoplankton and zooplankton spectral variability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mémery</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 18, pp.GB1017. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 460 (2046), pp.1673-1683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GB002102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2003.1219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125066v1</w:t>
+                <w:t xml:space="preserve">hal-00153672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale variability of phytoplankton and of new production : Impact of the large scale nutrient distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesoscale variability of sea surface pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: What does it respond to?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amala Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18, pp.GB1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GB002102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002JC001577⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00153678v1</w:t>
+                <w:t xml:space="preserve">hal-00125066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can biogeochemical fluxes be recovered from nitrate and chlorophyll data? A case study assimilating data in the Northwestern Mediterranean Sea at the JGOFS-DYFAMED station</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesoscale variability of phytoplankton and of new production : Impact of the large scale nutrient distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (C11), pp.3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JC001577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00015-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00230148v1</w:t>
+                <w:t xml:space="preserve">hal-00153678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevant time scales in estimating the air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange in a mid-latitude region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Can biogeochemical fluxes be recovered from nitrate and chlorophyll data? A case study assimilating data in the Northwestern Mediterranean Sea at the JGOFS-DYFAMED station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Vérant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 49, pp.2067-2092. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40-41, pp.99-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00028-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00015-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153683v1</w:t>
+                <w:t xml:space="preserve">hal-00230148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of an advection scheme for biogeochemical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The relevant time scales in estimating the air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange in a mid-latitude region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49, pp.2067-2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00028-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001GL012947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00153627v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sub-mesoscale physics on production and subduction of phytoplankton in an oligotrophic regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of marine research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 59 (4), pp.535-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15726,577 +15726,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of mesoscale processes and atmospheric high-frequency variability on the spring bloom in the MEDOC area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Choice of an advection scheme for biogeochemical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Estublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0967-0637(99)00051-5⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (19), pp.3725-3728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001GL012947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153642v1</w:t>
+                <w:t xml:space="preserve">hal-00153627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of primary production to different eddy parameterizations: A case study of the spring bloom development in the northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combined effects of mesoscale processes and atmospheric high-frequency variability on the spring bloom in the MEDOC area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naomi Naik</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/002224099764805147⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (1), pp.27-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0637(99)00051-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351653v1</w:t>
+                <w:t xml:space="preserve">hal-00153642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The onset of the Spring Bloom in the MEDOC area: mesoscale spatial variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of primary production to different eddy parameterizations: A case study of the spring bloom development in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Visbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Naik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0967-0637(98)00105-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 57 (3), pp.427-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224099764805147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02351537v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The onset of a bloom after deep winter convection in the northwestern Mediterranean sea: mesoscale process study with a primitive equation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The onset of the Spring Bloom in the MEDOC area: mesoscale spatial variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (1-2), pp.7-21. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (7), pp.1137-1160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-7963(97)00097-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0637(98)00105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351530v1</w:t>
+                <w:t xml:space="preserve">hal-02351537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The onset of a bloom after deep winter convection in the northwestern Mediterranean sea: mesoscale process study with a primitive equation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (1-2), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-7963(97)00097-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation of primary production and export fluxes in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of marine research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 56 (1), pp.197-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1357/002224098321836163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16306,960 +16410,960 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Satellite and physics-informed Data with Phytoplankton communities Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luther Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy El Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union - EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen fixation as a key diverging factor of primary production projections in the subtropical North Atlantic Ocean in CMIP6 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doléac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained physical-statistics models for dynamical system identification and prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Donà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Déchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2022 - The Tenth International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging dynamical models and deep networks to solve forward and inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Déchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Donà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Plessis-Fraissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 1st NeurIPS workshop on Interpretable Inductive Biases and Physically Structured Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris (virtual event), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification and deepening of the Arabian Sea Oxygen Minimum Zone in response to increase in Indian monsoon wind intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of remineralization depth on the intensity of oxygen minimum zones in the Arabian Sea and Bay of Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the North Atlantic Ocean carbon sink to climate change : role of submesoscale processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. p.17472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov exponents and oceanic fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Toselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Titaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range transport of a quasi isolated chlorophyll patch by an agulhas ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Lehahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Amitai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17274,975 +17378,975 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.8694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping effect of flexible phytoplanktonic C:N ratio on primary production at basin-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloom triggering in the Southern Ocean : Sensitivity to biological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Llort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop TANGGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la croissance du phytoplancton et de la production primaire dans les océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'IMREDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of biogeochemical models with increasing complexity in photosynthesis formulation: the importance of taking into account photoadaptation in marine ecosystem models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Symposium 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the spatial resolution on the oceanic subduction rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an assimilative physical-biogeochemical coupled system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brankart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali El Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th MERSEA annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative method for describing the seasonal cycles of surface chlorophyll in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. C. Shenoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Asia-Pacific Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Goa, India. pp.640611, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.693587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a tool to measure and interpret the variability of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ocean-atmosphere flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchor González-Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of The Oceanography Society (TOS), Paris 6 -10 June, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18252,154 +18356,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do storms influence seasonal, interannual to decadal trends of air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in the Southern Ocean? – What have we learned from 5 years of SOSCEX observations and modelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolette Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Du Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Carbon Dioxide Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Interlaken, Switzerland. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18409,991 +18513,991 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen, Carbon and pH Variability in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raleigh R. Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Rixen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis A Hansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria J Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanography of the Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient, Phytoplankton and Zooplankton Variability in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raleigh R Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria J Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny A Huggett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanography of the Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'océan pompe à carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Prazuck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 questions sur l’océan: La Sorbonne et la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Sorbonne Essais, 979-10-231-0734-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial contribution of mixing to present and future ocean oxygen distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime B. Palter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alberto C. Naveira Garabato and Michael P. Meredith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Mixing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Ocean Mixing, 9780128215135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821512-8.00020-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production primaire en mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-174, 2021, 978-1-78405-732-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Production in the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Paul Nival; Antoine Sciandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1: 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.139-164, 2020, 9781786304285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119706960.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Biogeochemical Controls of the Phytoplankton Seasonal Cycle in the Indian Ocean: A Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.D. Wiggert, R. R. Hood, S. Wajih, A. Naqvi, K. H. Brink and S.L. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Ocean Biogeochemical Processes and Ecological Variability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, pp.350, 2009, G.M. Series 185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008GM000700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPA-9: French experiments on the Earth Simulator and Teraflop workbench timings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bach Lien Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resch, M., Roller, S., Lammers, P., Furui, T., Galle, M. and Bez, W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance computing on Vector System 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.25-34, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-74384-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19403,707 +19507,812 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'océan, pompe à carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Modulation of Biological Production by Oceanic Mesoscale Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la production biologique par la turbulence océanique de mésoéchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Living on the edge” Fine-scale observations reveal distinct frontal phytoplankton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurina Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Climate Signals in Oxygen Minimum Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Gulf Stream Frontal Eddies on Ecology and Biogeochemistry near Cape Hatteras</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total and anthropogenic inorganic carbon fluxes in the Southern Ocean mixed layer from an eddying global ocean model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Le Chevère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Sayvelev</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04009187v1</w:t>
+                <w:t xml:space="preserve">hal-05598960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Impact of Gulf Stream Frontal Eddies on Ecology and Biogeochemistry near Cape Hatteras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gronniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sayvelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandria K Niebergall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linking satellites to genes with machine learning to estimate major phytoplankton groups from space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy El Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId565"/>
+      <w:footerReference w:type="default" r:id="rId569"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20250,51 +20459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Le Chev&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina O Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04955130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dol&#233;ac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-841-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ha&#235;ck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mangolte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Cassianides" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02553-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05060881v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2163-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savelyev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020526" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620284v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Ruan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Couespel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiying Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Malsang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ditkovsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1418634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454847v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL106172" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-217-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195431v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3273-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Vallivattathillam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Lachkar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1123739" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sridevi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04158397v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Sala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vallina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Garc&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038705v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derara Hailegeorgis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102204" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu A. Poupon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102123" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113997v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1741-2023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hariri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1183-2023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sauterey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerme&#241;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110437" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channing J. Prend" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-020723-020531" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jahn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007329" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607931v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shafer Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-907-2022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03852817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01057-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mayersohn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mehari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paparella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Burt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.891378" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchamad Al Azhar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5831-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-20-0052.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298991v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-4321-2021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111008v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003419v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80331-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.780052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bricaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5465-2020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Uchida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Balwada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan P. Abernathey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen A. Mckinley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14955-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015701" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081631" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352097v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Mcgillicuddy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006125" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422875v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicholson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Swart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084657" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224019828474331" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1098-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084162" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117445v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081788" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422867v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen Mckinley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001805" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Whitt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Taylor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015370" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-159-2018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01959020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Person" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013775" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. S. Franks" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07059-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01677533v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075157" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497286v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Iyyappan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1541-2017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01621250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011899" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492038v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012400" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579110v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallivattathillam Parvathi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3615-2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492040v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauluis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069876" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492031v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyyappan Suresh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-195" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Nicholson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. S. Monteiro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069973" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Soccodato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.04.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PT2RGTK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-153" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259414v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Koll Roxy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Modi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Murtugudde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinu Valsala" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna Panickal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066979" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005214" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv069" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233870v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv053" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233869v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv016" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233871v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Martin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Gennip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pardo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meric Srokosz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005129" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211485v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065073" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233872v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gregor" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Maenner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Sabine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066009" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01093448v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Dragon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0481" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129048v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Cheikh Mbaye" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12094" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139865v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto V. Borges" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.01.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139294v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21573689-2768549" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059608" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961958v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CSR.2013.11.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983558v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2101" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495306v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012GB004518" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495303v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karleskind" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20092" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495295v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Jouini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.11.025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXD0R3XZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753351v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M. Vincent" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004145" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aquilina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.05.015" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716160v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Klein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroteaciro Iovino" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.02.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690755v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.12.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H01CZDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00733081v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ferrari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052756" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299511v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pous" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5095-2012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737089v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0509" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691395v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007006" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634533v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Mahadevan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lenton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0340" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632292v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ131" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634525v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006446" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.1.0219" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635827v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.12.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDJ7CXJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755340v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Lehahn" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amitai" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Heifetz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048588" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495254v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.04.001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLKW8QTN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758856v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005827" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691549v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006569" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351947v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1004620107" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741486v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005546" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVKX0J3M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769977v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003239" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351847v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413625v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kr&#233;meur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005161" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358993v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.08.003" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L70D9R0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413573v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005246" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413521v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Jelloul" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039490" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769993v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004433" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351811v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770691v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003927" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XB63QFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770698v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paci" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003389" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406743v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shankar" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. C. Shenoi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004090" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124674v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002771" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124671v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavart" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002588" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122301v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437628a" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QBRW0RWK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124810v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002712" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153672v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2003.1219" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-S871KC5Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125066v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002102" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153678v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001577" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MZGPL33-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230148v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00015-0" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153683v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie V&#233;rant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00028-0" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2W4QVX0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153627v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estublier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012947" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270195v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224001762842181" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153642v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00051-5" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM6TJC4C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351653v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Visbeck" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Naik" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224099764805147" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351537v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(98)00105-8" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT1D081X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351530v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(97)00097-3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FR2TLTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351508v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224098321836163" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725897v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Ollier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18663" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725918v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9341" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739574v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Don&#224;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#233;chelle" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739572v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Plessis-Fraissard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614928v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614934v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614925v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291093v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toselli" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833010v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848378v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848379v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847792v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113760v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takahashi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359040v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Moussaoui" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351753v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.693587" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160468v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchor Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614979v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Chang" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Du Plessis" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Joubert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917888v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleigh R. Hood" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rixen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Hansell" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria J Coles" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038638v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleigh R Hood" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A Huggett" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Landry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844817v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/poche/les-essais-de-la-sorbonne/30-questions-sur-locean" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158983v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime B. Palter" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ocean-mixing/meredith/978-0-12-821512-8" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821512-8.00020-7" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199991v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003497v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch6" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501628v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kone" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GM000700" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351789v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Lien Hua" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74384-2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607942v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110285v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153619v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375503v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delteil" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04009187v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gronniger" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sayvelev" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dale" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria K Niebergall" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897696v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05592849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-2205-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Le Chev&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina O Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008416" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04955130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dol&#233;ac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-841-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ha&#235;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mangolte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Cassianides" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02553-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05060881v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2163-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620284v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Ruan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Couespel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiying Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Malsang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ditkovsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1418634" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savelyev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454847v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL106172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-217-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sridevi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Lachkar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007694" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04158397v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Sala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vallina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Garc&#237;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103085" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038705v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derara Hailegeorgis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Vallivattathillam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu A. Poupon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113997v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1741-2023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1123739" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195431v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3273-2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hariri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1183-2023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sauterey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerme&#241;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110437" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channing J. Prend" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-020723-020531" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007329" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607931v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shafer Smith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-907-2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03852817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01057-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mayersohn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mehari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paparella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Burt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.891378" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298991v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-4321-2021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-20-0052.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchamad Al Azhar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5831-2021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109446" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80331-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.780052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Uchida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Balwada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan P. Abernathey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen A. Mckinley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14955-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015701" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bricaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5465-2020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicholson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Swart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084657" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352097v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Mcgillicuddy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006125" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081631" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352077v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082770" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1098-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904221v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224019828474331" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen Mckinley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001805" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081788" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084162" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Whitt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015370" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-159-2018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01959020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Person" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013775" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. S. Franks" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07059-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01677533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075157" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Iyyappan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1541-2017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01621250v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011899" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492038v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012400" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579110v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallivattathillam Parvathi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3615-2017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Nicholson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. S. Monteiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069973" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492031v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyyappan Suresh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-195" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Soccodato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.04.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PT2RGTK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492040v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauluis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069876" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492028v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-153" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259414v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Koll Roxy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Modi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Murtugudde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinu Valsala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna Panickal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066979" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331852v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005214" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv069" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233870v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv053" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Gennip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pardo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meric Srokosz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005129" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065073" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233872v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gregor" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Maenner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Sabine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01093448v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Dragon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0481" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129048v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Cheikh Mbaye" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12094" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139865v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto V. Borges" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.01.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139293v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059608" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139294v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21573689-2768549" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961958v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CSR.2013.11.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2101" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495306v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012GB004518" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495303v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karleskind" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20092" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498932v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495295v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Jouini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.11.025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXD0R3XZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aquilina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.05.015" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716160v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Klein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroteaciro Iovino" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.02.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753351v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M. Vincent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004145" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690755v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.12.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H01CZDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00733081v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ferrari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052756" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299511v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pous" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5095-2012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0509" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Mahadevan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lenton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0340" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632292v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ131" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691395v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766457v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.1.0219" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634525v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006446" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755340v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Lehahn" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amitai" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Heifetz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048588" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635827v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.12.003" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDJ7CXJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495254v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.04.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLKW8QTN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758856v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005827" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351947v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1004620107" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691549v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006569" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769977v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003239" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351847v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413625v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kr&#233;meur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005161" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358993v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.08.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L70D9R0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741486v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005546" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVKX0J3M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413573v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005246" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413521v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Jelloul" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039490" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769993v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004433" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351811v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770691v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003927" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XB63QFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770698v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paci" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003389" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406743v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shankar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. C. Shenoi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004090" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124674v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002771" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124671v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavart" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002588" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122301v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437628a" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QBRW0RWK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124810v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002712" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153672v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2003.1219" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-S871KC5Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125066v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002102" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153678v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001577" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MZGPL33-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230148v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00015-0" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153683v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie V&#233;rant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00028-0" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2W4QVX0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270195v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224001762842181" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153627v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estublier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012947" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153642v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00051-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM6TJC4C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351653v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Visbeck" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Naik" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224099764805147" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351537v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(98)00105-8" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT1D081X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351530v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(97)00097-3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FR2TLTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351508v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224098321836163" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725897v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Ollier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18663" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725918v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9341" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739574v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Don&#224;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#233;chelle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739572v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Plessis-Fraissard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614928v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614934v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614925v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291093v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toselli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833010v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848378v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848379v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847792v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113760v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takahashi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359040v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Moussaoui" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351753v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.693587" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160468v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchor Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614979v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Chang" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Du Plessis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Joubert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917888v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleigh R. Hood" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rixen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Hansell" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria J Coles" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038638v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleigh R Hood" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A Huggett" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Landry" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844817v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/poche/les-essais-de-la-sorbonne/30-questions-sur-locean" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158983v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime B. Palter" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ocean-mixing/meredith/978-0-12-821512-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821512-8.00020-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199991v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003497v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch6" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501628v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kone" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GM000700" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351789v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Lien Hua" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74384-2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607942v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110285v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153619v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375503v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598960v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dufour" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04009187v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gronniger" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sayvelev" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dale" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria K Niebergall" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897696v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>