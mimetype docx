--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -100,1191 +100,1191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Climate Signals in Tropical Oxygen Minimum Zones</w:t>
+                <w:t xml:space="preserve">Physical Processes Driving Carbon Subduction in the Southern Ocean in an Eddy‐Permitting Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Delteil</w:t>
+                <w:t xml:space="preserve">Simone Le Chevère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carolina O Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-23-2205-2026⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (1), pp.e2024GB008416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gb008416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592849v1</w:t>
+                <w:t xml:space="preserve">hal-05500474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Processes Driving Carbon Subduction in the Southern Ocean in an Eddy‐Permitting Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Climate Signals in Tropical Oxygen Minimum Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina O Dufour</w:t>
+                <w:t xml:space="preserve">Mathieu Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 40 (1), pp.e2024GB008416. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23 (7), pp.2205 - 2233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024gb008416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-23-2205-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500474v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2025 Starfish Barometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inadequacies in the representation of sub-seasonal phytoplankton dynamics in Earth system models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lester Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Planet </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sp-6-osr9-1-2025⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.2163 - 2180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-2163-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111776v1</w:t>
+                <w:t xml:space="preserve">hal-05060881v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward more robust net primary production projections in the North Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2025 Starfish Barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Doléac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy El Hourany</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-22-841-2025⟩</w:t>
+              <w:t xml:space="preserve">State of the Planet </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6-osr9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sp-6-osr9-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955130v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift in phytoplankton community composition over fronts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward more robust net primary production projections in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doléac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Cassianides</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roy El Hourany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, 11p. / 591. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.841 - 862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02553-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-841-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244602v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inadequacies in the representation of sub-seasonal phytoplankton dynamics in Earth system models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shift in phytoplankton community composition over fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+                <w:t xml:space="preserve">Clément Haëck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lester Kwiatkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Angelina Cassianides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy El Hourany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.2163 - 2180. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, 11p. / 591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-2163-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02553-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060881v2</w:t>
+                <w:t xml:space="preserve">hal-05244602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined physical and biogeochemical assessment of mesoscale eddy parameterisations in ocean models: Eddy-induced advection at eddy-permitting resolutions</w:t>
+                <w:t xml:space="preserve">Contemporary decline in northern Indian Ocean primary production offset by rising atmospheric nitrogen deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Ruan</w:t>
+                <w:t xml:space="preserve">Manon Malsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Couespel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiying Li</w:t>
+                <w:t xml:space="preserve">Yangyang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Mak</w:t>
+                <w:t xml:space="preserve">Sam Ditkovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190, pp.102396. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1418634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620284v2</w:t>
+                <w:t xml:space="preserve">hal-04857100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary decline in northern Indian Ocean primary production offset by rising atmospheric nitrogen deposition</w:t>
+                <w:t xml:space="preserve">Evidence for Kilometer‐Scale Biophysical Features at the Gulf Stream Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Malsang</w:t>
+                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Resplandy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">Ivan Savelyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyang Zhao</w:t>
+                <w:t xml:space="preserve">Nicolas Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Ditkovsky</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1418634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JC020526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857100v1</w:t>
+                <w:t xml:space="preserve">hal-04589002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Kilometer‐Scale Biophysical Features at the Gulf Stream Front</w:t>
+                <w:t xml:space="preserve">Combined physical and biogeochemical assessment of mesoscale eddy parameterisations in ocean models: Eddy-induced advection at eddy-permitting resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
+                <w:t xml:space="preserve">Xi Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Savelyev</w:t>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cassar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Jiying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Julian Mak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (3), </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.102396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JC020526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589002v1</w:t>
+                <w:t xml:space="preserve">hal-04620284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stronger Oceanic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sink in Eddy-Resolving Simulations of Global Warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1331,51 +1331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking satellites to genes with machine learning to estimate phytoplankton community structure from space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy El Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (1), pp.217-239. </w:t>
@@ -1459,1524 +1459,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'océan pompe à Carbone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The impact of fine-scale currents on biogeochemical cycles in a changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channing J. Prend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-020723-020531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452490v1</w:t>
+                <w:t xml:space="preserve">hal-04038641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air‐Sea fluxes of CO2 in the Indian Ocean between 1985 and 2018: A synthesis based on Observation‐based surface CO2 , hindcast and atmospheric inversion models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pacific Decadal Oscillation Influences Tropical Oxygen Minimum Zone Extent and Obscures Anthropogenic Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu A. Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GB007694⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL102123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084411v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04139561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of the tidal cycle on the high phytoplankton biomass area of Cape Trafalgar (SW Iberian Peninsula)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Satellite data reveal earlier and stronger phytoplankton blooms over fronts in the Gulf Stream region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103085⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (9), pp.1741 - 1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-1741-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158397v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined physical and biogeochemical assessment of mesoscale eddy parameterisations in ocean models: eddy induced advection at non-eddying resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 183, pp.102204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2023.102204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in recent and future trends in the Arabian Sea Oxygen Minimum Zone: processes and uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derara Hailegeorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvathi Vallivattathillam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1122043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2023.1122043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacific Decadal Oscillation Influences Tropical Oxygen Minimum Zone Extent and Obscures Anthropogenic Changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Shrinking of the Arabian Sea oxygen minimum zone with climate change projected with a downscaled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvathi Vallivattathillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL102123⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1123739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04139561v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite data reveal earlier and stronger phytoplankton blooms over fronts in the Gulf Stream region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sub-frontal niches of plankton communities driven by transport and trophic interactions at ocean fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Haëck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Ohman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (9), pp.1741 - 1758. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-1741-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 20 (15), pp.3273-3299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-3273-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113997v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04195431v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking of the Arabian Sea oxygen minimum zone with climate change projected with a downscaled model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'océan pompe à Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113982v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-frontal niches of plankton communities driven by transport and trophic interactions at ocean fronts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Air‐Sea fluxes of CO2 in the Indian Ocean between 1985 and 2018: A synthesis based on Observation‐based surface CO2 , hindcast and atmospheric inversion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. S. S. Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sridevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabir Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-3273-2023⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (5), pp.e2023GB007694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GB007694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04195431v3</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of gyre-scale marine connectivity estimates to fine-scale circulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the effect of the tidal cycle on the high phytoplankton biomass area of Cape Trafalgar (SW Iberian Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iria Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio M Vallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bolado-Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Hariri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos M García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-19-1183-2023⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 217, pp.103085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178107v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton adaptive resilience to climate change collapses in case of extreme events - A modeling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of gyre-scale marine connectivity estimates to fine-scale circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Sauterey</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110437⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (4), pp.1183 - 1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-19-1183-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125748v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of fine-scale currents on biogeochemical cycles in a changing ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton adaptive resilience to climate change collapses in case of extreme events - A modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Sauterey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Gland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cermeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Channing J. Prend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-020723-020531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038641v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-seasonal forcing drives year-to-year variations of Southern Ocean primary productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channing J. Prend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah T. Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3027,64 +3027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton community response to fronts : winners and losers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mangolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,77 +3170,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Arabian Sea as a regional source of atmospheric CO2: seasonal variability and drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.907 - 929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3268,317 +3268,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607931v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual variations in phytoplankton biomass driven by small-scale physical processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Channing J. Prend</w:t>
+                <w:t xml:space="preserve">Emergence of broadband variability in a marine plankton model under external forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mayersohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-022-01057-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JG007011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JG007011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03852817v1</w:t>
+                <w:t xml:space="preserve">hal-03844808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of broadband variability in a marine plankton model under external forcing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Annual variations in phytoplankton biomass driven by small-scale physical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channing J. Prend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JG007011. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JG007011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-01057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844808v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03852817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent expansion and intensification of hypoxia in the Arabian Gulf and its drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Paparella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3632,2057 +3632,2031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic primary production decline halved in eddy-resolving simulations of global warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The oceans’ biological carbon pumps: Framework for a research observational community approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-4321-2021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.780052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298991v2</w:t>
+                <w:t xml:space="preserve">hal-03549646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susheel Adusumilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03215002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skills and Limitations of the Adiabatic Omega Equation: How Effective Is It to Retrieve Oceanic Vertical Circulation at Mesoscale and Submesoscale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (3), pp.931-954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/jpo-d-20-0052.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast local warming is the main driver of recent deoxygenation in the northern Arabian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mehari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, pp.5831 - 5849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-18-5831-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic timescales of variability in a marine plankton model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oceanic primary production decline halved in eddy-resolving simulations of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109446⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.4321 - 4349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-4321-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111008v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast local warming of sea-surface is the main factor of recent deoxygenation in the Arabian Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intrinsic timescales of variability in a marine plankton model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mayersohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mangolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5831-2021⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 443, pp.109446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003419v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency in phytoplankton bloom triggered by modulations in vertical stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fast local warming of sea-surface is the main factor of recent deoxygenation in the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-80331-z⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5831-5849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5831-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082241v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oceans’ biological carbon pumps: Framework for a research observational community approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intermittency in phytoplankton bloom triggered by modulations in vertical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.780052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-80331-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549646v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical eddy iron fluxes support primary production in the open Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted Contribution of Intraseasonal Time Scales to Surface Chlorophyll Variations in a Bloom and an Oligotrophic Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takaya Uchida</w:t>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhruv Balwada</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14955-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (5), pp.e2019JC015701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003429v1</w:t>
+                <w:t xml:space="preserve">hal-03003322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted Contribution of Intraseasonal Time Scales to Surface Chlorophyll Variations in a Bloom and an Oligotrophic Regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Multi-grid algorithm for passive tracer transport in the NEMO ocean circulation model: a case study with the NEMO OGCM (version 3.6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+                <w:t xml:space="preserve">Christophe Calone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (5), pp.e2019JC015701. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.5465-5483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JC015701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-5465-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003322v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-grid algorithm for passive tracer transport in the NEMO ocean circulation model: a case study with the NEMO OGCM (version 3.6)</w:t>
+                <w:t xml:space="preserve">Vertical eddy iron fluxes support primary production in the open Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bricaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+                <w:t xml:space="preserve">Takaya Uchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+                <w:t xml:space="preserve">Dhruv Balwada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calone</w:t>
+                <w:t xml:space="preserve">Ryan P. Abernathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Galen A. Mckinley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (11), pp.5465-5483. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-5465-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14955-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003504v1</w:t>
+                <w:t xml:space="preserve">hal-03003429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron supply pathways between the surface and subsurface waters of the Southern Ocean: From winter entrainment to summer storms</w:t>
+                <w:t xml:space="preserve">Submesoscales Enhance Storm‐Driven Vertical Mixing of Nutrients: Insights From a Biogeochemical Large Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nicholson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">D. B. Whitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jouanno</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL084657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (11), pp.8140-8165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422875v1</w:t>
+                <w:t xml:space="preserve">hal-02422848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eddy‐driven subduction on ocean biological carbon pump</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strong Intensification of the Arabian Sea Oxygen Minimum Zone in Response to Arabian Gulf Warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dennis J. Mcgillicuddy</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006125⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.5420 - 5429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL081631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352097v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Intensification of the Arabian Sea Oxygen Minimum Zone in Response to Arabian Gulf Warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Major Impact of Dust Deposition on the Productivity of the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46, pp.5420 - 5429. </w:t>
+              <w:t xml:space="preserve">, 2019, 46 (12), pp.6736-6744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL081631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192445v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Impact of Dust Deposition on the Productivity of the Arabian Sea</w:t>
+                <w:t xml:space="preserve">Iron supply pathways between the surface and subsurface waters of the Southern Ocean: From winter entrainment to summer storms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Sarah Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Mahowald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Julien Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46 (12), pp.6736-6744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL082770⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 46 (24), pp.14567-14575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352077v1</w:t>
+                <w:t xml:space="preserve">hal-02422875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-faceted particle pumps drive carbon sequestration in the ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of eddy‐driven subduction on ocean biological carbon pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Weber</w:t>
+                <w:t xml:space="preserve">Dennis J. Mcgillicuddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 568 (7752), pp.327-335. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.1071-1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1098-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117441v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating particle export flux from satellite observations : challenges associated with spatial and temporal decoupling of production and export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis J. Mcgillicuddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of marine research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Journal of Marine Research, 77 (1), pp.247-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5710,3367 +5684,3393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Submesoscale over Mesoscale Eddy Iron Transport in the Open Southern Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ryan P. Abernathey</w:t>
+                <w:t xml:space="preserve">Multi-faceted particle pumps drive carbon sequestration in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galen Mckinley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019MS001805⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 568 (7752), pp.327-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1098-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422867v1</w:t>
+                <w:t xml:space="preserve">hal-02117441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonmonotonic Response of Primary Production and Export to Changes in Mixed‐Layer Depth in the Southern Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">The Contribution of Submesoscale over Mesoscale Eddy Iron Transport in the Open Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaya Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Balwada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan P. Abernathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Galen Mckinley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL081788⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.3934-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117445v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution of reduced upper ocean oxygen mixing to global ocean deoxygenation in an Earth System Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonmonotonic Response of Primary Production and Export to Changes in Mixed‐Layer Depth in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46 (21), pp.12239-12249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL084162⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 46 (6), pp.3368-3377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL081788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352111v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submesoscales Enhance Storm‐Driven Vertical Mixing of Nutrients: Insights From a Biogeochemical Large Eddy Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Major contribution of reduced upper ocean oxygen mixing to global ocean deoxygenation in an Earth System Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John R. Taylor</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (11), pp.8140-8165. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (21), pp.12239-12249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JC015370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL084162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422848v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification and deepening of the Arabian Sea Oxygen Minimum Zone in response to increase in Indian monsoon wind intensity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of diatom diversity on the ocean biological carbon pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-159-2018⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-017-0028-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614911v1</w:t>
+                <w:t xml:space="preserve">hal-01667978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biological Pump and Seasonal Variability of pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Southern Ocean: Exploring the Role of Diatom Adaptation to Low Iron</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intensification and deepening of the Arabian Sea Oxygen Minimum Zone in response to increase in Indian monsoon wind intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC013775⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.159-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-159-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959020v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of submesoscale currents in structuring marine ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Biological Pump and Seasonal Variability of pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Southern Ocean: Exploring the Role of Diatom Adaptation to Low Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07059-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.3204-3226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC013775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924116v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diatom diversity on the ocean biological carbon pump</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
+                <w:t xml:space="preserve">The role of submesoscale currents in structuring marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gehlen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter J. S. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.27-37. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-017-0028-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667978v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Minimum Zone Contrasts Between the Arabian Sea and the Bay of Bengal Implied by Differences in Remineralization Depth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Physical control of interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallivattathillam Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL075157⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (15), pp.3615-3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-3615-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677533v1</w:t>
+                <w:t xml:space="preserve">hal-01579110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Indian Ocean Dipole events prevent anoxia off the west coast of India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-frequency and high-frequency oscillatory winds synergistically enhance nutrient entrainment and phytoplankton at fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Whitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-1541-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.1016-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497286v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synoptic-to-planetary scale wind variability enhances phytoplankton biomass at ocean fronts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oxygen Minimum Zone Contrasts Between the Arabian Sea and the Bay of Bengal Implied by Differences in Remineralization Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011899⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (21), pp.11106-11114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621250v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency and high-frequency oscillatory winds synergistically enhance nutrient entrainment and phytoplankton at fronts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Positive Indian Ocean Dipole events prevent anoxia off the west coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvathi Vallivattathillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Iyyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012400⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (6), pp.1541-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-1541-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492038v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical control of interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synoptic-to-planetary scale wind variability enhances phytoplankton biomass at ocean fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Whitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (15), pp.3615-3632. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4602 - 4633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-14-3615-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579110v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the impact of storms on sustaining summer primary productivity in the Sub-Antarctic Ocean</w:t>
+                <w:t xml:space="preserve">Global impact of tropical cyclones on primary production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah-Anne Nicholson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL069973⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.767-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GB005214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492042v1</w:t>
+                <w:t xml:space="preserve">hal-01331852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Indian Ocean Dipole events prevent anoxia along coast of India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parvathi Vallivattathillam</w:t>
+                <w:t xml:space="preserve">Estimating planktonic diversity through spatial dominance patterns in a model ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Soccodato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iyyappan Suresh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1 - 35. </w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.9 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-2016-195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2016.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492031v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating planktonic diversity through spatial dominance patterns in a model ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eddies reduce denitrification and compress habitats in the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Follows</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pauluis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29, pp.9 - 17. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (17), pp.9148-9156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2016.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01630867v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddies reduce denitrification and compress habitats in the Arabian Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation into the impact of storms on sustaining summer primary productivity in the Sub-Antarctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pauluis</w:t>
+                <w:t xml:space="preserve">Pedro M. S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43 (17), pp.9148-9156. </w:t>
+              <w:t xml:space="preserve">, 2016, 43 (17), pp.9192 - 9199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492040v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical control of the interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Positive Indian Ocean Dipole events prevent anoxia along coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvathi Vallivattathillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyyappan Suresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vallivattathillam Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.1 - 33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2016-153⟩</w:t>
+              <w:t xml:space="preserve">, 2016, pp.1 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2016-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492028v1</w:t>
+                <w:t xml:space="preserve">hal-01492031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal variability of mixed layer depth in the tropical Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Physical control of the interannual variations of the winter chlorophyll bloom in the northern Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallivattathillam Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2721-z⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2016-153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233868v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduction in marine primary productivity driven by rapid warming over the tropical Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraseasonal variability of mixed layer depth in the tropical Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyla Drushka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew Koll Roxy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Swapna Panickal</w:t>
+                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066979⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (7), pp.2633-2655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259414v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global impact of tropical cyclones on primary production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reduction in marine primary productivity driven by rapid warming over the tropical Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Koll Roxy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghu Murtugudde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinu Valsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">Swapna Panickal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (5), pp.767-786. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (2), pp.826-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GB005214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331852v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of distinct bloom phenology regimes in the Southern Ocean</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploration of the critical depth hypothesis with a simple NPZ model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72 (6), pp.1985-1998. </w:t>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1916-1925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233874v1</w:t>
+                <w:t xml:space="preserve">hal-01233869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset, intensification, and decline of phytoplankton blooms in the Southern Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An observational assessment of the influence of mesoscale and submesoscale heterogeneity on ocean biogeochemical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon van Gennip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meric Srokosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv053⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (9), pp.1421-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GB005129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233870v1</w:t>
+                <w:t xml:space="preserve">hal-01233871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the critical depth hypothesis with a simple NPZ model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Onset, intensification, and decline of phytoplankton blooms in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 72 (6), pp.1916-1925. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv016⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1971-1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233869v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An observational assessment of the influence of mesoscale and submesoscale heterogeneity on ocean biogeochemical reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of distinct bloom phenology regimes in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (9), pp.1421-1438. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1985-1998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GB005129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233871v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of anthropogenic carbon subduction in the global ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intraseasonal variability linked to sampling alias in air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. S. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Maenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher L. Sabine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42 (15), pp.6416-6423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL065073⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 42 (20), pp.8507-8514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211485v1</w:t>
+                <w:t xml:space="preserve">hal-01233872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal variability linked to sampling alias in air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in the Southern Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pathways of anthropogenic carbon subduction in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42 (20), pp.8507-8514. </w:t>
+              <w:t xml:space="preserve">, 2015, 42 (15), pp.6416-6423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL066009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233872v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible preference of southern elephant seals for distinct mesoscale features within the Antarctic Circumpolar Current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Dragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131, pp.46-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9104,103 +9104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamical landscape of marine phytoplankton diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (111), pp.20150481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9286,51 +9286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24, pp.69-89. </w:t>
@@ -9381,51 +9381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variability of primary production in the ocean: From the synoptic to the global scale. The 45th International Liege Colloquium on Ocean Dynamics, Liege, Belgium, May 13-17, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilaure Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Marra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9498,77 +9498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic mesoscale turbulence drives large biogeochemical interannual variability at middle and high latitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (7), pp.2467-2474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9602,90 +9602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton diversity and community structure affected by oceanic dispersal and mesoscale turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dutkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography, Fluid and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), pp.67-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9745,77 +9745,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Graco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.14-30. </w:t>
@@ -9853,103 +9853,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-water iron supplies in the Southern Ocean sustained by deep winter mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Bowie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.314-320. </w:t>
@@ -10000,90 +10000,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton plasticity drives large variability in carbon fixation efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (24), pp.8994-9000. </w:t>
@@ -10115,1876 +10115,1876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of mesoscale and submesoscale heterogeneity on ocean biogeochemical reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of satellite chlorophyll images under heavy cloud coverage using a neural classification method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian P. Martin</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2012GB004518⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.232 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2012.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495306v1</w:t>
+                <w:t xml:space="preserve">hal-01495295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical pathways for carbon transfers between the surface mixed layer and the ocean interior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The influence of mesoscale and submesoscale heterogeneity on ocean biogeochemical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27 (4), pp.1001 - 1012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gbc.20092⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.1139 - 1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2012GB004518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495303v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Physical pathways for carbon transfers between the surface mixed layer and the ocean interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Karleskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.1001 - 1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gbc.20092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00820981v2</w:t>
+                <w:t xml:space="preserve">hal-01495303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports scientifiques des simulations réalisées sur le Earth Simulator 10 ans après !</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIORAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498932v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of satellite chlorophyll images under heavy cloud coverage using a neural classification method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apports scientifiques des simulations réalisées sur le Earth Simulator 10 ans après !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIORAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2012.11.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01495295v1</w:t>
+                <w:t xml:space="preserve">hal-01498932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does dynamical spatial variability impact 234Th-derived estimates of organic export?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frigatebird behaviour at the ocean-atmosphere interface: integrating animal behaviour with multi-satellite data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+                <w:t xml:space="preserve">Silvia de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Aquilina</w:t>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.05.015⟩</w:t>
+              <w:t xml:space="preserve">Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.3351-3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2012.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766637v1</w:t>
+                <w:t xml:space="preserve">hal-00737089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid degradation of submesoscale resolving ocean models: Benefits for offline passive tracer transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doroteaciro Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of tropical cyclones to the air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux: A global view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel M. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.GB2001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GB004145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale impacts of submesoscale dynamics on phytoplankton: Local and remote effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">How does dynamical spatial variability impact 234Th-derived estimates of organic export?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.24-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00690755v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing physics to life at the submesoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Large-scale impacts of submesoscale dynamics on phytoplankton: Local and remote effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doroteaciro Iovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43-44, pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2011.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GL052756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00733081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling factors of the oxygen balance in the Arabian Sea's OMZ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bringing physics to life at the submesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pous</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramiro Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. S. Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-5095-2012⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.L14602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299511v1</w:t>
+                <w:t xml:space="preserve">hal-00733081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frigatebird behaviour at the ocean-atmosphere interface: integrating animal behaviour with multi-satellite data.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Controlling factors of the oxygen balance in the Arabian Sea's OMZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, pp.3351-3358. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (12), pp.5095-5109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2012.0509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-5095-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737089v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of episodic vertical fluxes on sea surface pCO2</w:t>
+                <w:t xml:space="preserve">Impact of eddy-driven vertical fluxes on phytoplankton abundance in the euphotic layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amala Mahadevan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2010.0340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (5), pp.827-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/FBQ131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634533v1</w:t>
+                <w:t xml:space="preserve">hal-00632292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of eddy-driven vertical fluxes on phytoplankton abundance in the euphotic layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of episodic vertical fluxes on sea surface pCO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amala Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Lathuilière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Mémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (5), pp.827-831. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 369, pp.2009-2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/FBQ131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2010.0340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632292v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of mesoscale processes to nutrient budgets in the Arabian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.C11007. </w:t>
@@ -12016,451 +12016,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-dependent interactions of Mediterranean whales with marine dynamics.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Subduction of carbon, nitrogen, and oxygen in the northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Karleskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mémery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.1.0219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C02025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766457v1</w:t>
+                <w:t xml:space="preserve">hal-00634525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction of carbon, nitrogen, and oxygen in the northeast Atlantic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Long range transport of a quasi isolated chlorophyll patch by an Agulhas ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Lehahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mémery</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Amitai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Heifetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JC006446⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.16610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634525v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range transport of a quasi isolated chlorophyll patch by an Agulhas ring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Scale-dependent interactions of Mediterranean whales with marine dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Heifetz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38, pp.16610. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.219-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL048588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.1.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755340v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of mode water properties by sub-mesoscales in a bio-physical model of the Northeast Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Karleskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (1-2), pp.47-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12500,372 +12500,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of gyre circulation by sub-mesoscale physics .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the role of the mesoscale circulation on an idealized coastal upwelling ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.09018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495254v1</w:t>
+                <w:t xml:space="preserve">hal-00758856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of the mesoscale circulation on an idealized coastal upwelling ecosystem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modifications of gyre circulation by sub-mesoscale physics .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doroteaciro Iovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1-2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JC005827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00758856v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid dynamical niches of phytoplankton types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Alvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dandonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (43), pp.18366-18370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12925,64 +12925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.C12033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13010,226 +13010,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of submesoscale variability in estimating the air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange: Results from a model study of the POMME experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New production stimulated by high-frequency winds in a turbulent mesoscale eddy field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Merlivat</w:t>
+                <w:t xml:space="preserve">Mahdi Ben Jelloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.1017. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L16603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008GB003239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GL039490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769977v1</w:t>
+                <w:t xml:space="preserve">hal-00413521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote impacts of Sub-Mesoscale Dynamics on new production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doroteaciro Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35, pp.13</w:t>
@@ -13271,64 +13258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the subtropical mode water biogeochemical properties on primary production in the North Atlantic: New insights from an idealized model study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Krémeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13401,51 +13388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brankart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13530,51 +13517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients in mode waters of the northeast Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13640,317 +13627,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and intraseasonal biogeochemical variability in the thermocline ridge of the southern tropical Indian Ocean.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Impact of submesoscale variability in estimating the air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange: Results from a model study of the POMME experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Dandonneau</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JC005246⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GB003239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413573v1</w:t>
+                <w:t xml:space="preserve">hal-00769977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New production stimulated by high-frequency winds in a turbulent mesoscale eddy field.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seasonal and intraseasonal biogeochemical variability in the thermocline ridge of the southern tropical Indian Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Ben Jelloul</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dandonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.L16603. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.C07024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GL039490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JC005246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413521v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and intraseasonal surface chlorophyll-a variability along the northwest African coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113, pp.05007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13978,994 +13978,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulences dans l'océan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Basin-wide seasonal evolution of the Indian Ocean's phytoplankton blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. C. Shenoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (C12), pp.C12014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351811v1</w:t>
+                <w:t xml:space="preserve">hal-00406743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stirring of the northeast Atlantic spring bloom: A Lagrangian analysis based on multisatellite data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Turbulences dans l'océan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eyal Heifetz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00770691v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution simulation of the ocean during the POMME experiment: Mesoscale variability and near surface processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stirring of the northeast Atlantic spring bloom: A Lagrangian analysis based on multisatellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Lehahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Heifetz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 112, pp.04007. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 112, pp.C08005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JC003927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005JC003389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00770698v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin-wide seasonal evolution of the Indian Ocean's phytoplankton blooms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A high-resolution simulation of the ocean during the POMME experiment: Mesoscale variability and near surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Durand</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 112 (C12), pp.C12014. </w:t>
+              <w:t xml:space="preserve">, 2007, 112, pp.04007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007JC004090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005JC003389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406743v1</w:t>
+                <w:t xml:space="preserve">hal-00770698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production regimes in the northeast Atlantic: A study based on Sea-viewing Wide Field-of-view Sensor (SeaWiFS) chlorophyll and ocean general circulation model mixed layer depth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A high-resolution simulation of the ocean during the POMME experiment: Simulation results and comparison with observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gavart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002771⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S09. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124674v1</w:t>
+                <w:t xml:space="preserve">hal-00124810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A four-dimensional mesoscale map of the spring bloom in the northeast Atlantic (POMME experiment): Results of a prognostic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Production regimes in the northeast Atlantic: A study based on Sea-viewing Wide Field-of-view Sensor (SeaWiFS) chlorophyll and ocean general circulation model mixed layer depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Lehahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S21. </w:t>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124671v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanography: Nutrients in remote mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A four-dimensional mesoscale map of the spring bloom in the northeast Atlantic (POMME experiment): Results of a prognostic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gavart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 437, pp.628-631. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/437628a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122301v1</w:t>
+                <w:t xml:space="preserve">hal-00124671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution simulation of the ocean during the POMME experiment: Simulation results and comparison with observations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oceanography: Nutrients in remote mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 437, pp.628-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/437628a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00124810v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic modelling and data assimilation approach to estimate the carbon/chlorophyll and carbon/nitrogen ratios in a coupled hydrodynamical-biological model</w:t>
               </w:r>
@@ -14977,64 +14977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (4), pp.515-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15068,64 +15068,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the low frequency variability of mesoscale dynamics explain a part of the phytoplankton and zooplankton spectral variability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 460 (2046), pp.1673-1683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15171,77 +15171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale variability of sea surface pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: What does it respond to?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amala Mahadevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18, pp.GB1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15275,51 +15275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale variability of phytoplankton and of new production : Impact of the large scale nutrient distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (C11), pp.3358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15378,64 +15378,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can biogeochemical fluxes be recovered from nitrate and chlorophyll data? A case study assimilating data in the Northwestern Mediterranean Sea at the JGOFS-DYFAMED station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15499,90 +15499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relevant time scales in estimating the air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange in a mid-latitude region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49, pp.2067-2092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15628,77 +15628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sub-mesoscale physics on production and subduction of phytoplankton in an oligotrophic regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of marine research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 59 (4), pp.535-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15732,77 +15732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of an advection scheme for biogeochemical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Estublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 28 (19), pp.3725-3728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15836,77 +15836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of mesoscale processes and atmospheric high-frequency variability on the spring bloom in the MEDOC area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 47 (1), pp.27-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15946,303 +15946,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of primary production to different eddy parameterizations: A case study of the spring bloom development in the northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The onset of the Spring Bloom in the MEDOC area: mesoscale spatial variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naomi Naik</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/002224099764805147⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (7), pp.1137-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0637(98)00105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351653v1</w:t>
+                <w:t xml:space="preserve">hal-02351537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The onset of the Spring Bloom in the MEDOC area: mesoscale spatial variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of primary production to different eddy parameterizations: A case study of the spring bloom development in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Visbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Naik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0967-0637(98)00105-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 57 (3), pp.427-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1357/002224099764805147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02351537v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The onset of a bloom after deep winter convection in the northwestern Mediterranean sea: mesoscale process study with a primitive equation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16 (1-2), pp.7-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16288,77 +16288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of primary production and export fluxes in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of marine research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 56 (1), pp.197-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16418,235 +16418,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Satellite and physics-informed Data with Phytoplankton communities Using Deep Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nitrogen fixation as a key diverging factor of primary production projections in the subtropical North Atlantic Ocean in CMIP6 models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doléac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union - EGU, Apr 2024, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18663⟩</w:t>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04725897v1</w:t>
+                <w:t xml:space="preserve">insu-04725918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation as a key diverging factor of primary production projections in the subtropical North Atlantic Ocean in CMIP6 models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Linking Satellite and physics-informed Data with Phytoplankton communities Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luther Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy El Hourany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">, European Geosciences Union - EGU, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725918v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained physical-statistics models for dynamical system identification and prediction</w:t>
               </w:r>
@@ -16658,51 +16658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Donà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Déchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16792,51 +16792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Plessis-Fraissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 1st NeurIPS workshop on Interpretable Inductive Biases and Physically Structured Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris (virtual event), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16855,394 +16855,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification and deepening of the Arabian Sea Oxygen Minimum Zone in response to increase in Indian monsoon wind intensity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Response of the North Atlantic Ocean carbon sink to climate change : role of submesoscale processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. p.17472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614928v1</w:t>
+                <w:t xml:space="preserve">hal-01614925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of remineralization depth on the intensity of oxygen minimum zones in the Arabian Sea and Bay of Bengal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Intensification and deepening of the Arabian Sea Oxygen Minimum Zone in response to increase in Indian monsoon wind intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shafer Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614934v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the North Atlantic Ocean carbon sink to climate change : role of submesoscale processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of remineralization depth on the intensity of oxygen minimum zones in the Arabian Sea and Bay of Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muchamad Al Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shafer Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. p.17472</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614925v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov exponents and oceanic fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Toselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17293,103 +17293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range transport of a quasi isolated chlorophyll patch by an agulhas ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Lehahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Amitai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyal Heifetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.8694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17427,90 +17427,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping effect of flexible phytoplanktonic C:N ratio on primary production at basin-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9043</w:t>
@@ -17533,312 +17533,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloom triggering in the Southern Ocean : Sensitivity to biological parameters</w:t>
+                <w:t xml:space="preserve">Modélisation de la croissance du phytoplancton et de la production primaire dans les océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TANGGO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée de l'IMREDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848378v1</w:t>
+                <w:t xml:space="preserve">hal-00848379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la croissance du phytoplancton et de la production primaire dans les océans</w:t>
+                <w:t xml:space="preserve">Bloom triggering in the Southern Ocean : Sensitivity to biological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Llort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'IMREDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Workshop TANGGO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848379v1</w:t>
+                <w:t xml:space="preserve">hal-00848378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of biogeochemical models with increasing complexity in photosynthesis formulation: the importance of taking into account photoadaptation in marine ecosystem models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Symposium 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17863,64 +17863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the spatial resolution on the oceanic subduction rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18083,103 +18083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative method for describing the seasonal cycles of surface chlorophyll in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. C. Shenoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Asia-Pacific Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Goa, India. pp.640611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18213,103 +18213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a tool to measure and interpret the variability of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ocean-atmosphere flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchor González-Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of The Oceanography Society (TOS), Paris 6 -10 June, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
@@ -18370,90 +18370,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do storms influence seasonal, interannual to decadal trends of air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in the Southern Ocean? – What have we learned from 5 years of SOSCEX observations and modelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolette Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Du Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18553,51 +18553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raleigh R. Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Rixen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis A Hansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18704,51 +18704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny A Huggett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanography of the Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, In press</w:t>
@@ -18777,51 +18777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'océan pompe à carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Prazuck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 questions sur l’océan: La Sorbonne et la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -18863,103 +18863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial contribution of mixing to present and future ocean oxygen distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime B. Palter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Lachkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alberto C. Naveira Garabato and Michael P. Meredith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Mixing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st edition, </w:t>
@@ -19036,51 +19036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -19148,51 +19148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Paul Nival; Antoine Sciandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1: 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.139-164, 2020, 9781786304285. </w:t>
@@ -19243,77 +19243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Biogeochemical Controls of the Phytoplankton Seasonal Cycle in the Indian Ocean: A Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.D. Wiggert, R. R. Hood, S. Wajih, A. Naqvi, K. H. Brink and S.L. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Ocean Biogeochemical Processes and Ecological Variability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, pp.350, 2009, G.M. Series 185, </w:t>
@@ -19364,90 +19364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPA-9: French experiments on the Earth Simulator and Teraflop workbench timings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bach Lien Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resch, M., Roller, S., Lammers, P., Furui, T., Galle, M. and Bez, W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance computing on Vector System 2007</w:t>
@@ -19521,51 +19521,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'océan, pompe à carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19583,51 +19583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Modulation of Biological Production by Oceanic Mesoscale Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19645,51 +19645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la production biologique par la turbulence océanique de mésoéchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19733,302 +19733,302 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Living on the edge” Fine-scale observations reveal distinct frontal phytoplankton communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Climate Signals in Oxygen Minimum Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354625v1</w:t>
+                <w:t xml:space="preserve">hal-05375503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Climate Signals in Oxygen Minimum Zones</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“Living on the edge” Fine-scale observations reveal distinct frontal phytoplankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurina Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Messié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375503v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total and anthropogenic inorganic carbon fluxes in the Southern Ocean mixed layer from an eddying global ocean model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Le Chevère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -20050,51 +20050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Gulf Stream Frontal Eddies on Ecology and Biogeochemistry near Cape Hatteras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clifton Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gronniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20168,51 +20168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking satellites to genes with machine learning to estimate major phytoplankton groups from space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy El Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20220,51 +20220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20459,51 +20459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05592849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-2205-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Le Chev&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina O Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008416" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04955130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dol&#233;ac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-841-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ha&#235;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mangolte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Cassianides" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02553-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05060881v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2163-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620284v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Ruan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Couespel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiying Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Malsang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ditkovsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1418634" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savelyev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454847v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL106172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-217-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sridevi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Lachkar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007694" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04158397v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Sala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vallina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Garc&#237;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103085" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038705v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derara Hailegeorgis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Vallivattathillam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu A. Poupon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113997v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1741-2023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1123739" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195431v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3273-2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hariri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1183-2023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sauterey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerme&#241;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110437" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channing J. Prend" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-020723-020531" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007329" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607931v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shafer Smith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-907-2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03852817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01057-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mayersohn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mehari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paparella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Burt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.891378" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298991v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-4321-2021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-20-0052.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchamad Al Azhar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5831-2021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109446" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80331-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.780052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Uchida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Balwada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan P. Abernathey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen A. Mckinley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14955-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015701" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bricaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5465-2020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicholson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Swart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084657" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352097v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Mcgillicuddy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006125" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081631" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352077v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082770" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1098-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904221v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224019828474331" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen Mckinley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001805" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081788" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084162" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Whitt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015370" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-159-2018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01959020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Person" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013775" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. S. Franks" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07059-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01677533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075157" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Iyyappan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1541-2017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01621250v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011899" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492038v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012400" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579110v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallivattathillam Parvathi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3615-2017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Nicholson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. S. Monteiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069973" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492031v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyyappan Suresh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-195" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Soccodato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.04.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PT2RGTK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492040v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauluis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069876" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492028v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-153" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259414v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Koll Roxy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Modi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Murtugudde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinu Valsala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna Panickal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066979" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331852v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005214" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv069" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233870v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv053" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233869v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233871v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Gennip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pardo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meric Srokosz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005129" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065073" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233872v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gregor" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Maenner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Sabine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01093448v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Dragon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0481" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129048v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Cheikh Mbaye" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12094" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139865v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto V. Borges" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.01.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139293v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059608" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139294v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21573689-2768549" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961958v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CSR.2013.11.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2101" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495306v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012GB004518" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495303v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karleskind" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20092" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498932v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495295v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Jouini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.11.025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXD0R3XZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aquilina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.05.015" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716160v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Klein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroteaciro Iovino" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.02.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753351v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M. Vincent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004145" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690755v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.12.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H01CZDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00733081v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ferrari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052756" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299511v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pous" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5095-2012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0509" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Mahadevan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lenton" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0340" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632292v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ131" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691395v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766457v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.1.0219" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634525v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006446" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755340v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Lehahn" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amitai" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Heifetz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048588" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635827v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.12.003" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDJ7CXJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495254v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.04.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLKW8QTN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758856v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005827" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351947v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1004620107" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691549v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006569" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769977v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003239" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351847v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413625v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kr&#233;meur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005161" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358993v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.08.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L70D9R0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741486v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005546" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVKX0J3M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413573v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005246" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413521v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Jelloul" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039490" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769993v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004433" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351811v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770691v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003927" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XB63QFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770698v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paci" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003389" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406743v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shankar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. C. Shenoi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004090" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124674v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002771" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124671v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavart" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002588" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122301v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437628a" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QBRW0RWK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124810v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002712" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153672v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2003.1219" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-S871KC5Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125066v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002102" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153678v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001577" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MZGPL33-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230148v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00015-0" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153683v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie V&#233;rant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00028-0" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2W4QVX0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270195v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224001762842181" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153627v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estublier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012947" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153642v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00051-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM6TJC4C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351653v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Visbeck" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Naik" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224099764805147" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351537v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(98)00105-8" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT1D081X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351530v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(97)00097-3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FR2TLTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351508v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224098321836163" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725897v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Ollier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18663" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725918v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9341" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739574v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Don&#224;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#233;chelle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739572v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Plessis-Fraissard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614928v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614934v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614925v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291093v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toselli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833010v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848378v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848379v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847792v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113760v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takahashi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359040v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Moussaoui" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351753v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.693587" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160468v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchor Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614979v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Chang" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Du Plessis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Joubert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917888v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleigh R. Hood" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rixen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Hansell" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria J Coles" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038638v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleigh R Hood" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A Huggett" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Landry" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844817v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/poche/les-essais-de-la-sorbonne/30-questions-sur-locean" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158983v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime B. Palter" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ocean-mixing/meredith/978-0-12-821512-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821512-8.00020-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199991v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003497v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch6" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501628v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kone" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GM000700" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351789v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Lien Hua" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74384-2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607942v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110285v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153619v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375503v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598960v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dufour" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04009187v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gronniger" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sayvelev" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dale" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria K Niebergall" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897696v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Le Chev&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina O Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008416" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05592849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delteil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-2205-2026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05060881v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Kwiatkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2163-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sp-6-osr9-1-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04955130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dol&#233;ac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-841-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ha&#235;ck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mangolte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Cassianides" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02553-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Malsang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Ditkovsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1418634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savelyev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020526" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620284v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Ruan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Couespel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiying Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454847v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL106172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-217-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channing J. Prend" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-020723-020531" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu A. Poupon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102123" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113997v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1741-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038705v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Lachkar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derara Hailegeorgis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Vallivattathillam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04113982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1123739" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195431v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3273-2023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sridevi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GB007694" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04158397v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria Sala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vallina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bolado-Penagos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Garc&#237;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103085" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04178107v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hariri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-19-1183-2023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sauterey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerme&#241;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110437" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007329" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607931v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shafer Smith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-907-2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mayersohn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03852817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01057-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03772382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mehari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paparella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Burt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.891378" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.780052" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pietri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jpo-d-20-0052.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchamad Al Azhar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5831-2021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298991v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-4321-2021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109446" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80331-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015701" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003504v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bricaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5465-2020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003429v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Uchida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Balwada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan P. Abernathey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen A. Mckinley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14955-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Whitt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Taylor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015370" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081631" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082770" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422875v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicholson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Swart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084657" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Mcgillicuddy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006125" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904221v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224019828474331" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1098-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422867v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galen Mckinley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001805" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081788" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084162" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614911v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-159-2018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01959020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Person" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013775" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. S. Franks" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07059-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallivattathillam Parvathi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3615-2017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012400" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01677533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075157" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497286v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Iyyappan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-1541-2017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01621250v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011899" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331852v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005214" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630867v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Soccodato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.04.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PT2RGTK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492040v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauluis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069876" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492042v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne Nicholson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. S. Monteiro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069973" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyyappan Suresh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-195" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-153" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259414v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Koll Roxy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Modi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Murtugudde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinu Valsala" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna Panickal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066979" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233869v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233871v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Gennip" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pardo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meric Srokosz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005129" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv053" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233874v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv069" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233872v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gregor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Maenner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Sabine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211485v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065073" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01093448v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Dragon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.11.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0481" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129048v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Cheikh Mbaye" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12094" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139865v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto V. Borges" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.01.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139293v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059608" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139294v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21573689-2768549" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961958v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Graco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CSR.2013.11.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2101" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495295v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Jouini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.11.025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXD0R3XZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495306v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012GB004518" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495303v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karleskind" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20092" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498932v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737089v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0509" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716160v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Klein" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroteaciro Iovino" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.02.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753351v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M. Vincent" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004145" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766637v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aquilina" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.05.015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690755v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2011.12.003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H01CZDF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00733081v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ferrari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052756" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299511v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pous" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5095-2012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632292v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/FBQ131" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634533v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Mahadevan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lenton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0340" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691395v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634525v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006446" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755340v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Lehahn" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Amitai" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Heifetz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048588" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766457v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.1.0219" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00635827v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.12.003" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDJ7CXJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758856v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005827" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495254v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.04.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLKW8QTN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351947v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1004620107" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691549v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006569" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413521v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Jelloul" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039490" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351847v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413625v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kr&#233;meur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005161" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358993v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.08.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L70D9R0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741486v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005546" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVKX0J3M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769977v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003239" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413573v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005246" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769993v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004433" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406743v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shankar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. C. Shenoi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004090" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351811v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770691v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JC003927" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XB63QFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770698v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paci" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003389" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124810v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002712" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124674v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002771" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124671v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002588" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122301v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437628a" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-QBRW0RWK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331073v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-11-515-2004" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153672v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2003.1219" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-S871KC5Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125066v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002102" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153678v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JC001577" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MZGPL33-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230148v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blum" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00015-0" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153683v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie V&#233;rant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00028-0" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2W4QVX0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270195v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224001762842181" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153627v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estublier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012947" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153642v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(99)00051-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM6TJC4C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351537v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(98)00105-8" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT1D081X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351653v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Visbeck" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Naik" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224099764805147" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351530v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(97)00097-3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FR2TLTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351508v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224098321836163" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725918v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9341" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725897v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Ollier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18663" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739574v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Don&#224;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#233;chelle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739572v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Plessis-Fraissard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614925v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614928v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614934v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291093v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Toselli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833010v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848379v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848378v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847792v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113760v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takahashi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359040v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Moussaoui" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351753v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.693587" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160468v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchor Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614979v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Chang" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Du Plessis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Joubert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917888v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleigh R. Hood" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rixen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Hansell" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria J Coles" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038638v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raleigh R Hood" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A Huggett" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Landry" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844817v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/poche/les-essais-de-la-sorbonne/30-questions-sur-locean" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158983v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime B. Palter" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ocean-mixing/meredith/978-0-12-821512-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821512-8.00020-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199991v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003497v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch6" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501628v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kone" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GM000700" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351789v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Lien Hua" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74384-2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607942v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110285v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153619v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05375503v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354625v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurina Oms" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rousselet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598960v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dufour" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04009187v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gronniger" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sayvelev" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dale" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria K Niebergall" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897696v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>