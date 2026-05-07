--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -2118,264 +2118,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Siècle d’or espagnol est-il une époque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Mestre Zaragozá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Antoine-Mahut, André Charrak, Pierre Girard, Marina Mestre Zaragozá. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La raison au travail, 1. Pour une histoire rationnelle des idées.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.79-90, 2024, 979-10-362-0764-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tvd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses, de l’Âne d’or d’Apulée au Don Quichotte de Cervantès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Mestre Zaragozà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Dalbera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Métamorphoses d'Apulée à travers les lieux et les âges. Réceptions, réécritures, héritages.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2024, 978-2-406-17419-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17419-6.p.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Theatro de theatros de Bances Candamo ou l’inflexion de la Comedia vers le théâtre pédagogiques des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Mestre Zaragozà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Bravo Lozano, Adrian Guyot et Marina Mestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles II: gouvernement de la Monarchie hispanique, culture et représentation de la majesté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.419-444, 2024, 978-2-406-16777-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849458v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04849420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art du récit et les paradoxes d'une écriture dite impossible : Joan Roís de Corella, Tragédie de Caldesa</w:t>
               </w:r>
@@ -3678,51 +3678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849719v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.36347" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi11.90" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.15497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.2940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre-Zaragoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bravo Lozano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12793-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/serio-ludere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.33857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09375-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Breysse-Chanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Salazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.11243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Linda Ortega Kuntscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17419-6.p.0141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tvd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849719v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.36347" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629734v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi11.90" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre Zaragoz&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.15497" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.2940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mestre-Zaragoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bravo Lozano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12793-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/serio-ludere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.33857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09375-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Breysse-Chanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Salazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.11243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Linda Ortega Kuntscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tvd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17419-6.p.0141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>