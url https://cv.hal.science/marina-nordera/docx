--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -100,1483 +100,1948 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2463-705X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.idref.fr/128537108/id</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archétypes et figures de l’« immodeste ballerine » au théâtre (Italie, XVI e - XVII e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 298 (1), pp.45-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.231.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une micro-histoire de la micro-suspension dans le Quattrocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères, cahier de danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°44 (1), pp.6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reper.044.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working or dancing: iconography of the Ten Virgins (Netherlands, 16th-17th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46, pp.199-213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.13766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danser seule au XVIIIe siècle : un espace féminin de création et transmission ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
+                <w:t xml:space="preserve">La recherche en danse entre France et Italie : approches, méthodes et objets, recherches en danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Fratagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizi Veroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Danse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Open Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320376v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « belle dance » des genres : des notations anciennes à la création contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Massin</w:t>
+                <w:t xml:space="preserve">Perspectives genrées sur les femmes dans l’histoire de la danse, éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Perspectives genrées sur les femmes dans l’histoire de la danse, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320378v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser les frontières disciplinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La « belle dance » des genres : des notations anciennes à la création contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/danse.571⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/danse.890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320377v1</w:t>
+                <w:t xml:space="preserve">hal-03320378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rien n'irrite plus un homme qu'une femme qui danse »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Nordera</w:t>
+                <w:t xml:space="preserve">Danser seule au XVIIIe siècle : un espace féminin de création et transmission ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères, cahier de danse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/danse.969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reper.030.0025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03320380v1</w:t>
+                <w:t xml:space="preserve">hal-03320376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dépasser les frontières disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/danse.571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Rien n’irrite plus un homme qu’une femme qui danse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères, cahier de danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rien n'irrite plus un homme qu'une femme qui danse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères, cahier de danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reper.030.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser ses peaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Alarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Dessì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Zueneli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40es Rencontres Internationales d'Archéologie et d'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hala Alarashi; Rosa-Maria Dessì, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danses traversées : carrières, genre, circulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Andrieu</w:t>
+                <w:t xml:space="preserve">The Oxford Handbook of Dance and Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University PressNew York, NY, 1, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/9780197575017.001.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156028v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplier baroque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Danses traversées : carrières, genre, circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Centre national de la danse, 2022, S B N 9 7 9 - 1 0 - 9 7 3 8 8 - 2 7 - 0</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Thyrse, 978-2-336-53422-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829373v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de la pensée en danse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Déplier baroque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, 14, 2020, Thyrse, CTEL Université Nice Sophia Antipolis, 9782343190495</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre national de la danse, 2022, S B N 9 7 9 - 1 0 - 9 7 3 8 8 - 2 7 - 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983782v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques de la pensée en danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Maurmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian del Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2020, Thyrse, CTEL Université Nice Sophia Antipolis, 9782343190495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de la pensée en danse. Les Ateliers de la danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Maurmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian del Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 594 p., 2020, 978-2-343-19049-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les arts de la scène à l'épreuve de l'histoire. Les objets et les méthodes de l'historiographie des spectacles produits sur la scène française (1635-1906)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin; Marina Nordera. Honoré Champion, pp.401, 2019, 978-2-7453-2159-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dall’improvvisazione alla composizione : statuto, pratiche e rappresentazioni della creazione coreografica femminile all’Opera di Parigi, 1770-1850</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Choré-graphies : pour une épistémologie de la perception dans l’histoire de la notation en danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuove frontiere per la Storia di genere</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.229-235, 2013, Nuove frontiere per la Storia di genere, 8868440008</w:t>
+              <w:t xml:space="preserve">Pratiques de la pensée en danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2020, 978-2-343-19049-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03583857v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dall’improvvisazione alla composizione : statuto, pratiche e rappresentazioni della creazione coreografica femminile all’Opera di Parigi, 1770-1850</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Guidi; Maria Rosaria Pelizzari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuove frontiere per la Storia di genere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, III, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Università degli Studi di Salerno; libreriauniversitaria.it edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-235, 2013, Nuove frontiere per la Storia di genere, 8868440008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03583857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’iconographie comme source dans l’historiographie du ballet français : l’exemple des Galeries théâtrales du premier dix-neuvième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin; Marina Nordera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la scène à l’épreuve de l’histoire : les objets et les méthodes de l’historiographie des spectacles produits sur la scène française (1635-1906). Actes du colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-210, 2011, 9782745353429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03584835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1586,111 +2051,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romans (Les) (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denécheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791), tome 4 – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.482-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1700,364 +2165,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les danses d'Atys de Francine Lancelot entre création et transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les danses d'Atys de Francine Lancelot : références et interférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829533v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les danses d'Atys de Francine Lancelot : références et interférences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les danses d'Atys de Francine Lancelot entre création et transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829555v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ACCESSOIRES COMME PROLONGEMENT DU CORPS EN SCÈNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une danse qui est belle, entre mesure et détournement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Maurmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Centre National de la Danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Danse et genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History. Institut universitaire européen, 2001. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04829609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2125,51 +2714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9A129DC"/>
+    <w:nsid w:val="CCB68525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2356,51 +2945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-nordera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2463-705X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05029903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.231.0045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reper.044.0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13766" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barducci Nordera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.969" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Massin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.890" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reper.030.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zueneli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Andrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/danses-traversees-carrieres-genre-circulations/79538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maurmayr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian del Valle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=822" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Olivesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societadellestoriche.it/index.php?option=com_content&amp;amp;view=article&amp;amp;id=101:congresso-sis-2010&amp;amp;catid=137:2010-congressosis&amp;amp;Itemid=151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11277-book-08535342-9782745353429.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Den&#233;cheau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04829609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-nordera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2463-705X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/http://www.idref.fr/128537108/id" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05029903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.231.0045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reper.044.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320382v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13766" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04055966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizi Veroli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Massin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barducci Nordera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.969" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reper.030.0025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zueneli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Franco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197575017.001.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Andrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/danses-traversees-carrieres-genre-circulations/79538" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maurmayr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian del Valle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04829676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Olivesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societadellestoriche.it/index.php?option=com_content&amp;amp;view=article&amp;amp;id=101:congresso-sis-2010&amp;amp;catid=137:2010-congressosis&amp;amp;Itemid=151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11277-book-08535342-9782745353429.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Den&#233;cheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre National de la Danse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04829609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>