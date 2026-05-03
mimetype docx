--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2714,51 +2714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCB68525"/>
+    <w:nsid w:val="89C2C202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>