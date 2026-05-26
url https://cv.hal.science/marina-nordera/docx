--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -525,278 +525,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives genrées sur les femmes dans l’histoire de la danse, éditorial</w:t>
+                <w:t xml:space="preserve">Danser seule au XVIIIe siècle : un espace féminin de création et transmission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marquié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Nordera</w:t>
+                <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Perspectives genrées sur les femmes dans l’histoire de la danse, 3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/danse.969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345594v1</w:t>
+                <w:t xml:space="preserve">hal-03320376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « belle dance » des genres : des notations anciennes à la création contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Massin</w:t>
+                <w:t xml:space="preserve">Perspectives genrées sur les femmes dans l’histoire de la danse, éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Perspectives genrées sur les femmes dans l’histoire de la danse, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320378v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danser seule au XVIIIe siècle : un espace féminin de création et transmission ?</w:t>
+                <w:t xml:space="preserve">La « belle dance » des genres : des notations anciennes à la création contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
+                <w:t xml:space="preserve">Béatrice Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/danse.969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/danse.890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320376v1</w:t>
+                <w:t xml:space="preserve">hal-03320378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser les frontières disciplinaires</w:t>
               </w:r>
@@ -860,51 +860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rien n’irrite plus un homme qu’une femme qui danse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères, cahier de danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1835,51 +1835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dall’improvvisazione alla composizione : statuto, pratiche e rappresentazioni della creazione coreografica femminile all’Opera di Parigi, 1770-1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Guidi; Maria Rosaria Pelizzari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuove frontiere per la Storia di genere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, III, </w:t>
@@ -1947,51 +1947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin; Marina Nordera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la scène à l’épreuve de l’histoire : les objets et les méthodes de l’historiographie des spectacles produits sur la scène française (1635-1906). Actes du colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2714,51 +2714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89C2C202"/>
+    <w:nsid w:val="A69863AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2945,51 +2945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-nordera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2463-705X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/http://www.idref.fr/128537108/id" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05029903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.231.0045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reper.044.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320382v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13766" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04055966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizi Veroli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Massin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barducci Nordera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.969" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reper.030.0025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zueneli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Franco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197575017.001.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Andrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/danses-traversees-carrieres-genre-circulations/79538" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maurmayr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian del Valle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04829676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Olivesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societadellestoriche.it/index.php?option=com_content&amp;amp;view=article&amp;amp;id=101:congresso-sis-2010&amp;amp;catid=137:2010-congressosis&amp;amp;Itemid=151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11277-book-08535342-9782745353429.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Den&#233;cheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre National de la Danse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04829609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-nordera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2463-705X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/http://www.idref.fr/128537108/id" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05029903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.231.0045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reper.044.0006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320382v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.13766" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04055966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizi Veroli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barducci Nordera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.969" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Massin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.890" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reper.030.0025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Dess&#236;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zueneli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Franco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197575017.001.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Andrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/danses-traversees-carrieres-genre-circulations/79538" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maurmayr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian del Valle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04457058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04829676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Olivesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societadellestoriche.it/index.php?option=com_content&amp;amp;view=article&amp;amp;id=101:congresso-sis-2010&amp;amp;catid=137:2010-congressosis&amp;amp;Itemid=151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11277-book-08535342-9782745353429.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Den&#233;cheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre National de la Danse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04829609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>