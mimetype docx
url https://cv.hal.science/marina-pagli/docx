--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -3373,277 +3373,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human settlement during MIS 12 at Valle Giumentina (Abruzzo, Italy): does the lithic serie shows us a northern in uence or a technical response to local raw material and paleoenvironmental context ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristina Lemorini</w:t>
+                <w:t xml:space="preserve">The long sedimentary sequence of Valle Giumentina in Central Italy: evolution or continuity in human behaviors from MIS 14 to MIS 12 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065170v1</w:t>
+                <w:t xml:space="preserve">hal-02065172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long sedimentary sequence of Valle Giumentina in Central Italy: evolution or continuity in human behaviors from MIS 14 to MIS 12 ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Human settlement during MIS 12 at Valle Giumentina (Abruzzo, Italy): does the lithic serie shows us a northern in uence or a technical response to local raw material and paleoenvironmental context ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lemorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065172v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Italia 500.000 anni fa: centro o periferia nel Mediterraneo? Nuovi studi sulle industrie litiche uno strumento per valutare le prime dinamiche di popolamento</w:t>
               </w:r>
@@ -4076,217 +4076,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-cultural variability and settlement patterns in the Syrian desert during Late Middle Palaeolithic: a case from Umm el Tlel (central Syria)</w:t>
+                <w:t xml:space="preserve">Chrono-cultural variability in the Serra da Capivara region (Piauí, Brazil): new advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidon Niède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congrès mondial de l’UISPP</w:t>
+              <w:t xml:space="preserve">. XVII Congrès mondial de l’UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bourgos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933841v1</w:t>
+                <w:t xml:space="preserve">hal-03933842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrono-cultural variability in the Serra da Capivara region (Piauí, Brazil): new advances</w:t>
+                <w:t xml:space="preserve">Techno-cultural variability and settlement patterns in the Syrian desert during Late Middle Palaeolithic: a case from Umm el Tlel (central Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guidon Niède</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. XVII Congrès mondial de l’UISPP</w:t>
+              <w:t xml:space="preserve">XVII Congrès mondial de l’UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bourgos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933842v1</w:t>
+                <w:t xml:space="preserve">hal-03933841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into mobility patterns in the Syrian Desert: the case of Umm el Tlel Mousterian sequence (Central Syria)</w:t>
               </w:r>
@@ -6122,316 +6122,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'axe mobilier archéologique</w:t>
+                <w:t xml:space="preserve">Les pièces bifaciales de Wissant « Le Typhonium » (Pas-de-Calais) : nouvelle analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction régionale des affaires culturelles des Hauts-de-France, Service régional de l'archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922537v1</w:t>
+                <w:t xml:space="preserve">hal-03922598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pièces bifaciales de Wissant « Le Typhonium » (Pas-de-Calais) : nouvelle analyse</w:t>
+                <w:t xml:space="preserve">L’opération de Bapaume – le Petit Moulin (Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction régionale des affaires culturelles des Hauts-de-France, Service régional de l'archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922598v1</w:t>
+                <w:t xml:space="preserve">hal-03922474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opération de Bapaume – le Petit Moulin (Pas-de-Calais)</w:t>
+                <w:t xml:space="preserve">L'axe mobilier archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régionale des affaires culturelles des Hauts-de-France, Service régional de l'archéologie. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03922474v1</w:t>
+                <w:t xml:space="preserve">hal-03922537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’axe mobilier archéologique. In : GOVAL E. (Dir.) : Projet Collectif de Recherches Paléhauts – Enrichissement du cadre chronostratigraphique et archéologique des sites paléolithiques historiquement et récemment découverts en Hauts-de-France. Rapport d’étape 2020</w:t>
               </w:r>
@@ -6674,159 +6674,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être conservateur du patrimoine au Service régional de l’archéologie de la DRAC – Île-de-France</w:t>
+                <w:t xml:space="preserve">Les Unités départementales de l’architecture et du patrimoine et les Services régionaux de l’archéologie : complémentarité et collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national du patrimoine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922720v1</w:t>
+                <w:t xml:space="preserve">hal-03922665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Unités départementales de l’architecture et du patrimoine et les Services régionaux de l’archéologie : complémentarité et collaboration</w:t>
+                <w:t xml:space="preserve">Être conservateur du patrimoine au Service régional de l’archéologie de la DRAC – Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national du patrimoine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922665v1</w:t>
+                <w:t xml:space="preserve">hal-03922720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le char Tigre Royal à Fontenay-Saint-Père (Yvelines) : statut juridique et valeur archéologique</w:t>
               </w:r>
@@ -7535,51 +7535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570301v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.01.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2GJ6RKB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.10" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pessis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Barros Correa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidon Ni&#232;de" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niede Guidon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8PXH51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13586" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Abruzzese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernardinetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pieruccioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Tufarolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna T." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini-Felice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice G. Daltrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guidon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daltrini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Cattin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929663v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Felice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922665v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923750v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922695v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Aparecida Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570301v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.01.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2GJ6RKB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.10" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pessis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Barros Correa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidon Ni&#232;de" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niede Guidon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8PXH51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13586" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Abruzzese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernardinetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pieruccioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Tufarolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna T." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini-Felice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice G. Daltrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guidon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daltrini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Cattin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929663v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Felice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923750v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922695v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Aparecida Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>