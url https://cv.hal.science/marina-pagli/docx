--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -490,381 +490,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valle Giumentina (Abruzzes, Italie), quatrième mission: étude des comportements techno-économiques au Pléistocène moyen</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A MIS 15-MIS 12 record of environmental changes and Lower Palaeolithic occupation from Valle Giumentina, central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Giaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.160 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065077v1</w:t>
+                <w:t xml:space="preserve">hal-01481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long sedimentary succession of the Valle Giumentina basin (Abruzzo, Central Italy): new evidence from stratigraphic studies and Electrical Resistivity Tomography (ERT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alpine and Mediterranean Quaternary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIS 15-MIS 12 record of environmental changes and Lower Palaeolithic occupation from Valle Giumentina, central Italy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valle Giumentina (Abruzzes, Italie), quatrième mission: étude des comportements techno-économiques au Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481343v1</w:t>
+                <w:t xml:space="preserve">hal-02065077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposta de sequência tecnocultural da Serra da Capivara (Piauí) do Pleistoceno final ao Holoceno recente</w:t>
               </w:r>
@@ -6674,159 +6674,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Unités départementales de l’architecture et du patrimoine et les Services régionaux de l’archéologie : complémentarité et collaboration</w:t>
+                <w:t xml:space="preserve">Être conservateur du patrimoine au Service régional de l’archéologie de la DRAC – Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national du patrimoine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922665v1</w:t>
+                <w:t xml:space="preserve">hal-03922720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être conservateur du patrimoine au Service régional de l’archéologie de la DRAC – Île-de-France</w:t>
+                <w:t xml:space="preserve">Les Unités départementales de l’architecture et du patrimoine et les Services régionaux de l’archéologie : complémentarité et collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national du patrimoine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922720v1</w:t>
+                <w:t xml:space="preserve">hal-03922665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le char Tigre Royal à Fontenay-Saint-Père (Yvelines) : statut juridique et valeur archéologique</w:t>
               </w:r>
@@ -7535,51 +7535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570301v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.01.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2GJ6RKB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.10" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pessis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Barros Correa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidon Ni&#232;de" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niede Guidon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8PXH51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13586" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Abruzzese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernardinetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pieruccioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Tufarolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna T." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini-Felice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice G. Daltrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guidon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daltrini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Cattin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929663v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Felice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923750v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922695v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Aparecida Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570301v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.01.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2GJ6RKB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via de Oliveira E Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22562/2016.45.10" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini Felice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#232;de Guidon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei Hoeltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050900" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9D61BBE89A8807A69B3B8D62A37CD55C3A944A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pessis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos de Barros Correa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidon Ni&#232;de" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niede Guidon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8PXH51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2007.13586" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Abruzzese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernardinetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pieruccioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petrolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Tufarolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna T." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A. Pino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Viana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Daltrini-Felice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice G. Daltrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guidon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daltrini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoeltz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Cattin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03111402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929663v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Felice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929711v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922665v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923750v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922695v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeli Aparecida Viana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>