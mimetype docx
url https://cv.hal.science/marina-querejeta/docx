--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -91,2426 +91,2560 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using historical samples to re-construct the predatory diet of carabid beetles through time</w:t>
+                <w:t xml:space="preserve">Traits and the city: functional trait space in urban bird and bat assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Graux</w:t>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Querejeta</w:t>
+                <w:t xml:space="preserve">Élie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+                <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Simon Chapenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 90, pp.22-32. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2025.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-026-03318-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503560v1</w:t>
+                <w:t xml:space="preserve">hal-05562656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild bees show local spatial and temporal dynamics in southeastern US blueberry farmscapes</w:t>
+                <w:t xml:space="preserve">Using historical samples to re-construct the predatory diet of carabid beetles through time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Rezende</w:t>
+                <w:t xml:space="preserve">Yohann Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svoboda Pennisi</w:t>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Gariepy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Querejeta</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ulyshen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (1), pp.67-76. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 90, pp.22-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ee/nvae125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2025.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529435v1</w:t>
+                <w:t xml:space="preserve">hal-05503560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey, What's for Dinner? Dietary Overlap and Size Dimorphism Between Female and Male Joro Spiders ( Trichonephila clavata )</w:t>
+                <w:t xml:space="preserve">Wild bees show local spatial and temporal dynamics in southeastern US blueberry farmscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Grabarczyk</w:t>
+                <w:t xml:space="preserve">Sarah Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Glynn Tillman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Svoboda Pennisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Gariepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ulyshen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1749-4877.12947⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (1), pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvae125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529438v1</w:t>
+                <w:t xml:space="preserve">hal-05529435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root inoculation with soil-borne microorganisms alters gut bacterial communities and performance of the leaf-chewer Spodoptera exigua</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Honey, What's for Dinner? Dietary Overlap and Size Dimorphism Between Female and Male Joro Spiders ( Trichonephila clavata )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glynn Tillman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jason Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (6), pp.e70049. </w:t>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.12947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975041v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking three DNA metabarcoding technologies for efficient detection of non-native cerambycid beetles in trapping collections</w:t>
+                <w:t xml:space="preserve">Root inoculation with soil-borne microorganisms alters gut bacterial communities and performance of the leaf-chewer Spodoptera exigua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Veillat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beatriz Ramírez‐serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+                <w:t xml:space="preserve">Zhivko Minchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">María J Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.96.130195⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.e70049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525169v1</w:t>
+                <w:t xml:space="preserve">hal-04975041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of live versus kill pitfall traps to assess the diet of carabids through a metabarcoding approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking three DNA metabarcoding technologies for efficient detection of non-native cerambycid beetles in trapping collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Veillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Graux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.237-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.96.130195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.13396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04353307v1</w:t>
+                <w:t xml:space="preserve">hal-05525169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding analysis of three material types to reveal Joro spider (Trichonephila clavata) trophic interactions and web capture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A comparison of live versus kill pitfall traps to assess the diet of carabids through a metabarcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172 (3), pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.13396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1177446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04445809v1</w:t>
+                <w:t xml:space="preserve">hal-04353307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Bacterial Community Structure Across the Different Life Stages of Black Soldier Fly (Hermetia illucens)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extinct or just overlooked -does the Northern white-breasted hedgehog Erinaceus roumanicus occur in Germany? (Mammalia, Erinaceidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kathleen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohr, Veronika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argudo-Peña Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rödl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spixiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876368v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding fecal samples to investigate spatiotemporal variation in the diet of the endangered Westland Petrel (Procellaria westlandica)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DNA metabarcoding analysis of three material types to reveal Joro spider (Trichonephila clavata) trophic interactions and web capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin E Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glynn Tillman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah D Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany F Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Conservation and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ace-02410-180117⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1177446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1177446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445913v1</w:t>
+                <w:t xml:space="preserve">hal-04445809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental variables and species traits as drivers of wild bee pollination in intensive agroecosystems—A metabarcoding approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metabarcoding fecal samples to investigate spatiotemporal variation in the diet of the endangered Westland Petrel (Procellaria westlandica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.421⟩</w:t>
+              <w:t xml:space="preserve">Avian Conservation and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.art17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ace-02410-180117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123388v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinct or just overlooked -does the Northern white-breasted hedgehog Erinaceus roumanicus occur in Germany? (Mammalia, Erinaceidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Kathleen</w:t>
+                <w:t xml:space="preserve">Changes in Bacterial Community Structure Across the Different Life Stages of Black Soldier Fly (Hermetia illucens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohr, Veronika</w:t>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argudo-Peña Carmen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Querejeta</w:t>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rödl</w:t>
+                <w:t xml:space="preserve">Lorène Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spixiana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.1254-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-022-02146-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445950v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal benefits on plant growth and protection against Spodoptera exigua depend on N availability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Environmental variables and species traits as drivers of wild bee pollination in intensive agroecosystems—A metabarcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Roncoroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17429145.2022.2120212⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.1078-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793037v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence between the COI-5P gene regions in the Iberian and European lineages of the Eurasian Green Woodpecker Picus viridis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mycorrhizal benefits on plant growth and protection against Spodoptera exigua depend on N availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ramírez-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhivko Minchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Catalana d'Ornitologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2436/20.8100.01.16⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.940-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17429145.2022.2120212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446293v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding faecal samples to investigate spatiotemporal variation in the diet of the endangered Westland petrel ( Procellaria westlandica )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Divergence between the COI-5P gene regions in the Iberian and European lineages of the Eurasian Green Woodpecker Picus viridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izquierdo Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boyer</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jimenez-Guri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+              <w:t xml:space="preserve">Revista Catalana d'Ornitologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.10.30.360289⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/20.8100.01.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482404v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliding Dragons and Flying Squirrels: Diversifying versus Stabilizing Selection on Morphology following the Evolution of an Innovation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metabarcoding faecal samples to investigate spatiotemporal variation in the diet of the endangered Westland petrel ( Procellaria westlandica )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Collar</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.10.30.360289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/706305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04446317v1</w:t>
+                <w:t xml:space="preserve">hal-03482404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of the endemic water shrew &amp;lt;i&amp;gt;Neomys anomalus&amp;lt;/i&amp;gt;: Recurrent phylogeographic patterns in semi‐aquatic mammals of the Iberian Peninsula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gliding Dragons and Flying Squirrels: Diversifying versus Stabilizing Selection on Morphology following the Evolution of an Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Ord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Garcia-Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Castresana</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Collar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4487⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195 (2), pp.E51-E66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/706305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446364v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldest skeleton of a fossil flying squirrel casts new light on the phylogeny of the group</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Óscar Sanisidro</w:t>
+                <w:t xml:space="preserve">Evolutionary history of the endemic water shrew &amp;lt;i&amp;gt;Neomys anomalus&amp;lt;/i&amp;gt;: Recurrent phylogeographic patterns in semi‐aquatic mammals of the Iberian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Prieto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose Castresana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (20), pp.10138 - 10146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.39270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446344v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postglacial dispersal patterns and mitochondrial genetic structure of the Pyrenean desman (&amp;lt;i&amp;gt;Galemys pyrenaicus&amp;lt;/i&amp;gt;) in the northwestern region of the Iberian Peninsula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oldest skeleton of a fossil flying squirrel casts new light on the phylogeny of the group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Fernández‐gonzález</w:t>
+                <w:t xml:space="preserve">Isaac Casanovas-Vilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Garcia-Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Romero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josep Fortuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Óscar Sanisidro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3034⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.39270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446369v1</w:t>
+                <w:t xml:space="preserve">hal-04446344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postglacial dispersal patterns and mitochondrial genetic structure of the Pyrenean desman (&amp;lt;i&amp;gt;Galemys pyrenaicus&amp;lt;/i&amp;gt;) in the northwestern region of the Iberian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Fernández‐gonzález</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Castresana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.4486 - 4495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genomic diversity and geographical structure of the Pyrenean desman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge González-Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Fernández-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (6), pp.1333-1344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10592-016-0865-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2520,141 +2654,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution climatique et impacts sur les reptiles et amphibiens des Comores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Biging</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Hawlitschek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum National d'Histoire Naturelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des reptiles et amphibiens terrestres de l'archipel des Comores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotope éditions, 2019, 9782366622256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2664,114 +2798,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of two Iberian Soricomorpha: genomics, phylogeography and dispersal patterns Historia evolutiva de dos soricomorfos ibéricos: genómica, filogeografía y patrones de dispersión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. University of Barcelona, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04446421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2918,51 +3052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Graux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.11.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rezende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Pennisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Gariepy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ulyshen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvae125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Grabarczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glynn Tillman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12947" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez&#8208;serrano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhivko Minchev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Pozo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.96.130195" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13396" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E Grabarczyk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah D Wallace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany F Barnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1177446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Lefort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ace-02410-180117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pfeiffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.421" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kathleen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohr, Veronika" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argudo-Pe&#241;a Carmen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;dl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez-Serrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gamir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2022.2120212" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izquierdo Guillem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jimenez-Guri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.8100.01.16" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.30.360289" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ord" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Garcia-Porta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706305" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castresana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4487" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Casanovas-Vilar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Fortuny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Sanisidro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prieto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39270" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez-Esteban" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n G&#243;mez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Aymerich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-016-0865-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Biging" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Simoes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hawlitschek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04446421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Graux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2025.11.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rezende" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Pennisi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Gariepy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ulyshen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvae125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Grabarczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glynn Tillman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12947" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez&#8208;serrano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhivko Minchev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Pozo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Veillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.96.130195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13396" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kathleen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohr, Veronika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argudo-Pe&#241;a Carmen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#246;dl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E Grabarczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah D Wallace" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany F Barnes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1177446" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Lefort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ace-02410-180117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pfeiffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.421" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez-Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gamir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2022.2120212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izquierdo Guillem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jimenez-Guri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.8100.01.16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.30.360289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Garcia-Porta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/706305" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castresana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4487" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Casanovas-Vilar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Fortuny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Sanisidro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prieto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39270" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Romero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonz&#225;lez-Esteban" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n G&#243;mez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Aymerich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-016-0865-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Biging" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Simoes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hawlitschek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04446421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>