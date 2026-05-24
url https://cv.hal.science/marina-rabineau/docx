--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -140,502 +140,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two-step scenario of the Messinian Crisis (Clauzon et al. , 1996): a specification supported by new data</w:t>
+                <w:t xml:space="preserve">High-resolution evolution of sediment yields in the Valencia and Menorca basins during the Neogene: Relation with climate, tectonics and Ebro Basin opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 197, 2 (24p.). </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 276, pp.105426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2025021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2026.105426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546843v1</w:t>
+                <w:t xml:space="preserve">insu-05515271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing black shale weathering using REE and Nd isotopes in riverine Fe oxides: Insights from the Amazon Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The two-step scenario of the Messinian Crisis (Clauzon et al. , 1996): a specification supported by new data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel R. Moizinho</w:t>
+                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Bayon</w:t>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Roddaz</w:t>
+                <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+                <w:t xml:space="preserve">Nadia Barhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2026.123308⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 197, 2 (24p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2025021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587169v1</w:t>
+                <w:t xml:space="preserve">hal-05546843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution evolution of sediment yields in the Valencia and Menorca basins during the Neogene: Relation with climate, tectonics and Ebro Basin opening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing black shale weathering using REE and Nd isotopes in riverine Fe oxides: Insights from the Amazon Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel R. Moizinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pellen</w:t>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Martin Roddaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 276, pp.105426. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 707, 123308 (14p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2026.105426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2026.123308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05515271v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital and sea-level controls on long-term sediment deposition in the Amazon Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel R. Moizinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago P. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -725,51 +725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -833,64 +833,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential subsidence and gravity collapse of the eastern and western Niger Delta lobes: Evidence from 2-D kinematic structural modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -967,90 +967,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Tectonics in the Provençal Basin, Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1216,295 +1216,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04462208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The postulation of intermittent land bridges as an explanation for reiterated colonization events of Madagascar by African vertebrates: An in-depth review and novel insights in honour of the late Judith Masters and Fabien Génin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Numerical Modelling of Tidal sediment Dynamics in the Bay of Brest over the Holocene : How the use of a Process-Based Model over Paleoenvironmental Reconstitutions can help Understand Long-Term Tidal Deposits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillaume Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104585⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.108309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245349v1</w:t>
+                <w:t xml:space="preserve">hal-04083536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of Tidal sediment Dynamics in the Bay of Brest over the Holocene : How the use of a Process-Based Model over Paleoenvironmental Reconstitutions can help Understand Long-Term Tidal Deposits ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The postulation of intermittent land bridges as an explanation for reiterated colonization events of Madagascar by African vertebrates: An in-depth review and novel insights in honour of the late Judith Masters and Fabien Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 285, pp.108309. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 246, pp.104585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083536v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep crustal structures with reverse time migration applied to offshore wide-angle seismic data: Equatorial and North-West Brazilian margins</w:t>
               </w:r>
@@ -1516,77 +1516,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schnürle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Afilhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128, 104398 (11p.). </w:t>
@@ -1758,90 +1758,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100,000 years climatic cycles recorded on very high-resolution seismic data from the Santos Basin’s upper slope during the last 800 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1892,103 +1892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements verticaux des fonds marins : la mémoire du sédiment et l'impact sur les courants et sur l'évolution biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -2011,563 +2011,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and sedimentary origin of the Gargano - Pelagosa gateway and impact on sedimentary evolution during the Messinian Salinity Crisis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tectono-Stratigraphic evolution of the Offshore Western Niger Delta from the Cretaceous to Present : Implications of Delta Dynamics and Paleo-Topography on Gravity-Driven Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Cavazza</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104114⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.25-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03846453v1</w:t>
+                <w:t xml:space="preserve">hal-03700016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Do Couto</w:t>
+                <w:t xml:space="preserve">Sedimentary evolution and effects of structural controls on the development of the Zambezi mixed turbidite-contourite system (Mozambique channel, southwest Indian Ocean) since the Oligocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Fierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Praeg</w:t>
+                <w:t xml:space="preserve">L. Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.105532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03769939v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03522796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-Stratigraphic evolution of the Offshore Western Niger Delta from the Cretaceous to Present : Implications of Delta Dynamics and Paleo-Topography on Gravity-Driven Deformation</w:t>
+                <w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid migration to seafloor : 3D seismic evidence from the offshore western Niger Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Granjeon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12609⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 451, pp.106890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700016v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03769939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary evolution and effects of structural controls on the development of the Zambezi mixed turbidite-contourite system (Mozambique channel, southwest Indian Ocean) since the Oligocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+                <w:t xml:space="preserve">Structural and sedimentary origin of the Gargano - Pelagosa gateway and impact on sedimentary evolution during the Messinian Salinity Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rabineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Raisson</w:t>
+                <w:t xml:space="preserve">William Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 138, pp.105532. </w:t>
+              <w:t xml:space="preserve">Earth Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03522796v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03846453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contourite on the Limpopo Corridor, Mozambique margin: Long‐term evolution, facies distribution and Plio‐Quaternary processes</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Genêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Fierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2713,77 +2713,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul P A Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2821,90 +2821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of a Macrotidal Bay over the Last 9,000 Years: An Interdisciplinary Methodology to Understand the Influence of Sea-Level Variations on Tidal Currents in the Bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillaume Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2968,90 +2968,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt morphologies and crustal segmentation relationship: New insights from the Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 222, pp.103818. </w:t>
@@ -3083,2019 +3083,2019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D forward stratigraphic modelling of the Late Quaternary Congo deep-sea fan : Role of climate/vegetation coupling in architectural</w:t>
+                <w:t xml:space="preserve">Gondwana breakup: messages from the North Natal Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Laurent</w:t>
+                <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Marsset</w:t>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Droz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Granjeon</w:t>
+                <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+                <w:t xml:space="preserve">A. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schnürle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106334⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (3), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/TER.12448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973284v1</w:t>
+                <w:t xml:space="preserve">hal-02429986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene and Pleistocene stratigraphic evolution of the western Niger Delta intraslope basins: A record of glacio-eustatic sea-level and basin tectonic forcings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Do Couto</w:t>
+                <w:t xml:space="preserve">Early Eocene vigorous ocean overturning and its contribution to a warm Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103355⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.1263-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-1263-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047067v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the termination of deep-sea fan channels: Examples from the Rhône Fan (Gulf of Lion, Western Mediterranean Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bez</w:t>
+                <w:t xml:space="preserve">Pliocene and Pleistocene stratigraphic evolution of the western Niger Delta intraslope basins: A record of glacio-eustatic sea-level and basin tectonic forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107368⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.103355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096924v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Eocene vigorous ocean overturning and its contribution to a warm Southern Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Huck</w:t>
+                <w:t xml:space="preserve">On the termination of deep-sea fan channels: Examples from the Rhône Fan (Gulf of Lion, Western Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lique</w:t>
+                <w:t xml:space="preserve">I. Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">H. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">B. Dennielou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-16-1263-2020⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 369, pp.107368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938646v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARQUITETURA E EVOLUÇÃO DEPOSICIONAL DA SUCESSÃO SEDIMENTAR PLEISTOCENO TARDIO-HOLOCENO (ÚLTIMOS ~20 Ka) DA BAÍA DE SEPETIBA (RJ)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4D forward stratigraphic modelling of the Late Quaternary Congo deep-sea fan : Role of climate/vegetation coupling in architectural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Amendola</w:t>
+                <w:t xml:space="preserve">Dimitri Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Pinheiro Dadalto</w:t>
+                <w:t xml:space="preserve">Tania Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
+                <w:t xml:space="preserve">Laurence Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raiane Tardin Poço</w:t>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geociências</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (3), pp.695-708. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 429, pp.106334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5016/geociencias.v39i03.14366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097036v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic mechanisms involved in the colonization of Madagascar by African vertebrates: Rifting, rafting and runways</w:t>
+                <w:t xml:space="preserve">ARQUITETURA E EVOLUÇÃO DEPOSICIONAL DA SUCESSÃO SEDIMENTAR PLEISTOCENO TARDIO-HOLOCENO (ÚLTIMOS ~20 Ka) DA BAÍA DE SEPETIBA (RJ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Masters</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Huck</w:t>
+                <w:t xml:space="preserve">Antonio Tadeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Pinheiro Dadalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleverson Guizan Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raiane Tardin Poço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14032⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Geociências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (3), pp.695-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5016/geociencias.v39i03.14366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079038v1</w:t>
+                <w:t xml:space="preserve">hal-03097036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of retrogressive failures in the Eastern Rhone interfluve during the last glacial maximum (Gulf of Lions, Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shray Badhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 351, pp.106894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow in the Western Mediterranean: Thermal anomalies on the margins, the seafloor and the transfer zones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+                <w:t xml:space="preserve">Biogeographic mechanisms involved in the colonization of Madagascar by African vertebrates: Rifting, rafting and runways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.106064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.492 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367662v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gondwana breakup: messages from the North Natal Valley</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Evain</w:t>
+                <w:t xml:space="preserve">Heat flow in the Western Mediterranean: Thermal anomalies on the margins, the seafloor and the transfer zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Poort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leprêtre</w:t>
+                <w:t xml:space="preserve">Virginie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schnürle</w:t>
+                <w:t xml:space="preserve">Michela Dal Cin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (3), pp.205-214. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 419, pp.106064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/TER.12448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.106064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429986v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Messinian Ebro River incision</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">Major modification of sediment routing by a large Mass Transport Deposit in the Gulf of Lions (Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dennielou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.102988⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 411, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185361v2</w:t>
+                <w:t xml:space="preserve">hal-04202252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter isotopes reveal enhanced rainfall activity in Northwestern Mediterranean borderland during warm substages of the last 200 kyr</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paléoenvironnements méditerranéens (151), pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185409v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major modification of sediment routing by a large Mass Transport Deposit in the Gulf of Lions (Western Mediterranean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cattaneo</w:t>
+                <w:t xml:space="preserve">Des crises récentes Causes globales de la Crise messinienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202252v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Crise de salinité messinienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Neogene evolution and demise of the Amapá carbonate platform, Amazon continental margin, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Machado Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.185-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324527v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des crises récentes Causes globales de la Crise messinienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Messinian Ebro River incision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryline Moulin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.102988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.102988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097265v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene evolution and demise of the Amapá carbonate platform, Amazon continental margin, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic matter isotopes reveal enhanced rainfall activity in Northwestern Mediterranean borderland during warm substages of the last 200 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Toucanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Machado Cruz</w:t>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.T. Reis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Yama Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G. Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Praeg</w:t>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.185-203. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.182-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271954v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Biogenic Versus Detrital Carbonates on Marine Shelf: An Isotopic Approach</w:t>
               </w:r>
@@ -5209,866 +5209,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating sediment supply from the Congo watershed over the last 155 ka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+                <w:t xml:space="preserve">Seismic stratigraphy and depositional architecture of Neogene intraslope basins, offshore western Niger Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Kettner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tania Marsset</w:t>
+                <w:t xml:space="preserve">Silvia Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Hoggmascall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.449-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955987v1</w:t>
+                <w:t xml:space="preserve">hal-02329251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic stratigraphy and depositional architecture of Neogene intraslope basins, offshore western Niger Delta</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvia Gardin</w:t>
+                <w:t xml:space="preserve">Simulating sediment supply from the Congo watershed over the last 155 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Hoggmascall</w:t>
+                <w:t xml:space="preserve">Albert Kettner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109, pp.449-468. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.38-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.06.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329251v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging exhumed lower continental crust in the distal Jequitinhonha basin, Brazil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The late Messinian event: A worldwide tectonic revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2018.01.009⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.207 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328861v1</w:t>
+                <w:t xml:space="preserve">hal-01902714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid digestion on river influenced shelf sediment organic matter: Carbon and nitrogen contents and isotopic ratios</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lithospheric structuration onshore-offshore of the Sergipe-Alagoas passive margin, NE Brazil, based on wide-angle seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schnürle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afilhado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8014⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.649-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2018.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919651v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric structuration onshore-offshore of the Sergipe-Alagoas passive margin, NE Brazil, based on wide-angle seismic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Evain</w:t>
+                <w:t xml:space="preserve">Imaging exhumed lower continental crust in the distal Jequitinhonha basin, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schnurle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Afilhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gallais</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 88, pp.649-672. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2018.09.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 84, pp.351-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2018.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958592v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late Messinian event: A worldwide tectonic revolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acid digestion on river influenced shelf sediment organic matter: Carbon and nitrogen contents and isotopic ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oanez Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Liorzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryline Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (3), pp.207 - 214. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (2), pp.86 - 92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902714v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene-Holocene history of a tectonically active segment of the continental margin (Nekor basin, Western Mediterranean, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,1315 +6273,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01869118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent uplift of the Atlantic Atlas (offshore west Morocco) : tectonic arch and submarine terraces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of bottom trawling-induced sediment transport and accumulation in La Fonera submarine canyon, northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraucke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">M. Payo-Payo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Gutscher</w:t>
+                <w:t xml:space="preserve">R.S. Jacinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Biari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">G. Lastras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.024⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 386, pp.107 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2017.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533093v1</w:t>
+                <w:t xml:space="preserve">hal-01919660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrite sulfur isotopes reveal glacial−interglacial environmental changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recent uplift of the Atlantic Atlas (offshore west Morocco) : tectonic arch and submarine terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraucke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Biari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Houghton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1618245114⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 706-707, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592589v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution evolution of terrigenous sediment yields in the Provence Basin during the last 6 Ma: relation with climate and tectonics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pyrite sulfur isotopes reveal glacial−interglacial environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Houghton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12178⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (23), pp.5941-5945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1618245114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01250039v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Apennine foredeep (Italy) during the latest Messinian: Lago Mare reflects competing brackish and marine conditions based on calcareous nannofossils and dinoflagellate cysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pellen</w:t>
+                <w:t xml:space="preserve">High resolution evolution of terrigenous sediment yields in the Provence Basin during the last 6 Ma: relation with climate and tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2017.04.004⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.305-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522907v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01250039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of bottom trawling-induced sediment transport and accumulation in La Fonera submarine canyon, northwestern Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Puig</w:t>
+                <w:t xml:space="preserve">The Apennine foredeep (Italy) during the latest Messinian: Lago Mare reflects competing brackish and marine conditions based on calcareous nannofossils and dinoflagellate cysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 386, pp.107 - 125. </w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.237-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2017.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919660v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on Holocene denudation rates in mountainous environments under Mediterranean climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+                <w:t xml:space="preserve">Slope morphologies offshore Dakhla (SW-Moroccan margin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Freslon</w:t>
+                <w:t xml:space="preserve">Agnes Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Mohamed Sahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3987⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187 (1), pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458854v1</w:t>
+                <w:t xml:space="preserve">hal-04200706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling stratigraphic and petroleum system modeling tools in complex tectonic domains: case study in the North Algerian Offshore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Arab</w:t>
+                <w:t xml:space="preserve">Djelloul Belhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djelloul Belhai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Granjeon</w:t>
+                <w:t xml:space="preserve">Francois Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbeaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (4), pp.article No 289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-015-2296-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope morphologies offshore Dakhla (SW-Moroccan margin)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
+                <w:t xml:space="preserve">Pre-Pliocene tectonostratigraphic framework of the Provence continental shelf (eastern Gulf of Lion, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Baltzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+                <w:t xml:space="preserve">Aurélie Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sahabi</w:t>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 187 (1), pp.27-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.27⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 187, pp.187-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.4-5.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200706v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Pliocene tectonostratigraphic framework of the Provence continental shelf (eastern Gulf of Lion, SE France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tassy</w:t>
+                <w:t xml:space="preserve">Controls on Holocene denudation rates in mountainous environments under Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">N. Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 187, pp.187-215. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.272-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.4-5.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.3987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463727v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonostratigraphic evolution of the eastern Algerian margin and basin from seismic data and onshore-offshore correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Bracene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelloul Belhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77, pp.1355-1375. </w:t>
@@ -7644,51 +7644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-approach quantification of denudation rates in the Gulf of Lion source-to-sink system (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7777,103 +7777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Minorca Basin: a buffer zone between the Valencia and Liguro-Provençal Basins (NW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (4), pp.245-256. </w:t>
@@ -7937,77 +7937,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benhabdellouahed Massinissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 187, pp.27-39</w:t>
@@ -8030,2088 +8030,2088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-rift evolution of the Gulf of Lion margin tested by stratigraphic modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">Deep structure of the Santos Basin-São Paulo Plateau System, SE Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afilhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bache</w:t>
+                <w:t xml:space="preserve">C. Rigoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.4-5.291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (8), pp.5401-5431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413034v1</w:t>
+                <w:t xml:space="preserve">insu-01242890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep crustal structure across a young passive margin from wide-angle and reflection seismic data (The SARDINIA Experiment) – II. Sardinia’s margin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Sedimentary markers in the Provençal Basin (western Mediterranean): a window into deep geodynamic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.4-5.331⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349007v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Sorbas Basin (SE Spain): the onshore reference of the Messinian Salinity Crisis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New imaging of the salinity crisis: Dual Messinian lowstand megasequences recorded in the deep basin of both the eastern and western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Montadert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.71-100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.02.016⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 66 (Part 1), pp.278-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01124436v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary markers in the Provençal Basin (western Mediterranean): a window into deep geodynamic processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Post-rift evolution of the Gulf of Lion margin tested by stratigraphic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Granjeon</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12139⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (i. 4-5), pp.291-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.4-5.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136100v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New imaging of the salinity crisis: Dual Messinian lowstand megasequences recorded in the deep basin of both the eastern and western Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">New insights on the Sorbas Basin (SE Spain): the onshore reference of the Messinian Salinity Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Montadert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwénaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Carmen Melinte-Dobrinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66 (Part 1), pp.278-294. </w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.71-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117137v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01124436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep crustal structure across a young passive margin from wide-angle and reflection seismic data (The SARDINIA Experiment) – II. Sardinia’s margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gargani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">A Afilhado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schnürle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (4-5), pp.331-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.4-5.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112554v1</w:t>
+                <w:t xml:space="preserve">hal-01349007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing connections between deep earth and surface processes in a land-locked ocean basin transformed into a giant saline basin: The Mediterranean GOLD project#</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Messinian evaporite deposition during sea level rise in the Gulf of Lions (Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Droxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.6-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.03.018⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 66, pp.262-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01197393v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging proto-oceanic crust off the Brazilian Continental Margin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing connections between deep earth and surface processes in a land-locked ocean basin transformed into a giant saline basin: The Mediterranean GOLD project#</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cloetingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Klingelhoefer</w:t>
+                <w:t xml:space="preserve">D Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Evain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Loureiro</w:t>
+                <w:t xml:space="preserve">A Droxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu387⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.6-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01122478v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01197393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep crustal structure across a young passive margin from wide-angle and reflection seismic data (The SARDINIA Experiment) – I. Gulf of Lion’s margin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Aslanian</w:t>
+                <w:t xml:space="preserve">Imaging proto-oceanic crust off the Brazilian Continental Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Afilhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Schnurle</w:t>
+                <w:t xml:space="preserve">C Rigoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.4-5.309⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200, pp.471-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365892v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01122478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Santos Basin-São Paulo Plateau System, SE Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Evain</w:t>
+                <w:t xml:space="preserve">Deep crustal structure across a young passive margin from wide-angle and reflection seismic data (The SARDINIA Experiment) – I. Gulf of Lion’s margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Afilhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Loureiro</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alves</w:t>
+                <w:t xml:space="preserve">Ph. Schnurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (8), pp.5401-5431. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (4-5), pp.309-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JB011561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.4-5.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01242890v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphic simulations of the shelf of the Gulf of Lions: Testing subsidence rates and sea-level curves during the Pliocene and Quaternary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Double entrapment of growth factors by nanoparticles loaded into polyelectrolyte multilayer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. Vrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Erdemli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12091⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (8), pp.999-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tb21304h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00948717v1</w:t>
+                <w:t xml:space="preserve">hal-01498645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D architecture of Quaternary sediment along the NW Atlantic Moroccan Rharb continental shelf: A stratal pattern under the dual control of tectonics and climatic variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+                <w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borgomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49, pp.129-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00933569v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01009592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying subsidence and isostatic readjustment using sedimentary paleomarkers, example from the Gulf of Lion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stratigraphic simulations of the shelf of the Gulf of Lions: Testing subsidence rates and sea-level curves during the Pliocene and Quaternary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.059⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3), pp.230-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00942782v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00948717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double entrapment of growth factors by nanoparticles loaded into polyelectrolyte multilayer films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D architecture of Quaternary sediment along the NW Atlantic Moroccan Rharb continental shelf: A stratal pattern under the dual control of tectonics and climatic variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Francius</w:t>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fahs</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">M. Sahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Maad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3tb21304h⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498645v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00933569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Quantifying subsidence and isostatic readjustment using sedimentary paleomarkers, example from the Gulf of Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 388, pp.353-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01009592v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00942782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of step-like and lobate seafloor features along the continental shelf off Rio de Janeiro State, Santos basin-Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M.C. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10214,51 +10214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cg Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato M. da Costa Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (2), pp.285-300. </w:t>
@@ -10430,103 +10430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and evolution of the Gulf of Lions: The Sardinia seismic experiment and the GOLD (Gulf of Lions Drilling) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schnürle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leading Edge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (7), pp.786-792. </w:t>
@@ -10564,103 +10564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step process for the reflooding of the Mediterranean after the Messinian Salinity Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.125-153. </w:t>
@@ -10711,77 +10711,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological imprint on subseafloor microbial communities in Western Mediterranean Sea Quaternary sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10884,51 +10884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 303-306, pp.154-171. </w:t>
@@ -10972,364 +10972,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00712871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Catalan margin during the Messinian Salinity Crisis: Physiography, morphology and sedimentary record</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The provenance of sediments in the Gulf of Lions, western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marga Garcia</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">G. Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Belén Alonso</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2011.03.017⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (8), pp.Q08006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597148v1</w:t>
+                <w:t xml:space="preserve">insu-00616952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The provenance of sediments in the Gulf of Lions, western Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+                <w:t xml:space="preserve">The Catalan margin during the Messinian Salinity Crisis: Physiography, morphology and sedimentary record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marga Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bayon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dennielou</w:t>
+                <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (8), pp.Q08006. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284, pp.158-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GC003523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2011.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00616952v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of rifted continental margins: The case of the Gulf of Lions (Western Mediterranean Basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Olivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinthia Labails</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11380,90 +11380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene and Lower Pleistocene vegetation and climate changes at the European scale: Long pollen records and climatostratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta-Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Biltekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11520,522 +11520,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian erosional and salinity crises: View from the Provence Basin (Gulf of Lions, Western Mediterranean)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crustal structure of a young margin pair: New results across the Liguro-Provencal Basin from wide-angle seismic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Baztan</w:t>
+                <w:t xml:space="preserve">A. Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Olivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afilhado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.139-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.021⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.333-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00429488v1</w:t>
+                <w:t xml:space="preserve">hal-00460080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brazilian and African passive margins of the Central Segment of the South Atlantic Ocean: Kinematic constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryline Moulin</w:t>
+                <w:t xml:space="preserve">Messinian erosional and salinity crises: View from the Provence Basin (Gulf of Lions, Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Olivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Matias</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baztan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.12.016⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.139-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00446577v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00429488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure of a young margin pair: New results across the Liguro-Provencal Basin from wide-angle seismic tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brazilian and African passive margins of the Central Segment of the South Atlantic Ocean: Kinematic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Olivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Patrick Unternehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Olivet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Afilhado</w:t>
+                <w:t xml:space="preserve">L. Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 286 (1-2), pp.333-345. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 468 (1-4), pp.98-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460080v1</w:t>
+                <w:t xml:space="preserve">insu-00446577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to: Paleo sea levels reconsidered from direct observation of paleoshoreline position during Glacial Maxima (for the last 500,000 years) [Earth Planet. Sci. Lett. 252 (2006), 119--137]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Olivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12092,494 +12092,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00154974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary turbidite systems on the northern margins of the Balearic Basin (Western Mediterranean): a synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sand bodies at the shelf edge in the Gulf of Lions (Western Mediterranean): Deglacial history and modern processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. dos Reis A.</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dufois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (6), pp.347-359. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 234, pp.93-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-006-0044-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00305234v1</w:t>
+                <w:t xml:space="preserve">hal-00134968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo sea levels reconsidered from direct observation of paleoshoreline position during Glacial Maxima (for the last 500,000 yr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quaternary turbidite systems on the northern margins of the Balearic Basin (Western Mediterranean): a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. dos Reis A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bellaiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARTH AND PLANETARY SCIENCE EXPRESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.09.033⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (6), pp.347-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-006-0044-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128413v1</w:t>
+                <w:t xml:space="preserve">insu-00305234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sand bodies at the shelf edge in the Gulf of Lions (Western Mediterranean): Deglacial history and modern processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Dufois</w:t>
+                <w:t xml:space="preserve">Paleo sea levels reconsidered from direct observation of paleoshoreline position during Glacial Maxima (for the last 500,000 yr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Olivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 234, pp.93-109. </w:t>
+              <w:t xml:space="preserve">EARTH AND PLANETARY SCIENCE EXPRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 252 (1-2), pp.119-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00134968v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreface migrations at the shelf edge and sea-level changes around the Last Glacial Maximum (Gulf of Lions, NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12682,51 +12682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Palanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 234, pp.111-128. </w:t>
@@ -12777,382 +12777,382 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Acherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 22, pp.845-863. </w:t>
+              <w:t xml:space="preserve">, 2005, 22 (6-7), pp.845-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179455v1</w:t>
+                <w:t xml:space="preserve">hal-00112103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynology of the northwestern Mediterranean shelf (Gulf of Lions): First vegetational record for the last climatic cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Acherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 22 (6-7), pp.845-863. </w:t>
+              <w:t xml:space="preserve">, 2005, 22, pp.845-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2005.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112103v1</w:t>
+                <w:t xml:space="preserve">hal-00179455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial incision: The key to understand submarine canyon evolution (in the western Gulf of Lion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baztan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Olivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (6-7), pp.805-826. </w:t>
@@ -13190,90 +13190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary sequences in the Gulf of Lion : A record of 100,000 years climatic cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Olivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13337,51 +13337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of quaternary global changes on strata formation : exploration of the Shelf Edge in the Northwest Mediterranean Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13490,77 +13490,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall'Asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Fierens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.664008</w:t>
@@ -13583,364 +13583,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05379245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts récents du Lac Kleifarvatn, Islande : archive des perturbations tectoniques et hydrothermales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Orbital control of relative sea level changes in the Plio-Pleistocene of the Northeast Brazilian Equatorial Margin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Tortarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Goslin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+                <w:t xml:space="preserve">Slah Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre- RST -T10 Session 10.5 Sédimentation événementielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309833v1</w:t>
+                <w:t xml:space="preserve">insu-04604321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital control of relative sea level changes in the Plio-Pleistocene of the Northeast Brazilian Equatorial Margin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dépôts récents du Lac Kleifarvatn, Islande : archive des perturbations tectoniques et hydrothermales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Goslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Tortarolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slah Boulila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Do Couto</w:t>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">28eme Réunion des Sciences de la Terre- RST -T10 Session 10.5 Sédimentation événementielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2023, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04604321v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic evolution of mobile shales and fluid escape features, offshore western Niger Delta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Ikenna Chima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Praeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onyedika Anthony Igbokwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13982,51 +13982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100, 000 climatic cycles (and cooling events) recorded on very high-resolution seismic data from the Santos Basin's shelf to upper slope during the last 800 ka, evidence for a major change at MIS12 (430 ka), Mid-Brunhes transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18eme Congrès ASF, Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sédimentologues Français, Sep 2022, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14045,484 +14045,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of tidal evolution in Brest bay over the Holocene: How hydrodynamics can help us to understand sediment geological distribution ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le paradoxe de l'Ebre Messinien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Hir</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588108v1</w:t>
+                <w:t xml:space="preserve">hal-03588038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe de l'Ebre Messinien.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Major kinematic revolutions: the underside of the maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schnurle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588038v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major kinematic revolutions: the underside of the maps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of tidal evolution in Brest bay over the Holocene: How hydrodynamics can help us to understand sediment geological distribution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588072v1</w:t>
+                <w:t xml:space="preserve">hal-03588108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épisodes Lago Mare associés à la Crise messinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speranta - Maria Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Barhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -14545,277 +14545,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place et évolution du système fluviatile de l'Ebre au regard de l'évolution des budgets sédimentaires néogènes des bassins de Valence et Minorque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Biogeographic mechanisms involved in the colonisation of Madagascar by African vertebrates: rifting, rafting and runways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588085v1</w:t>
+                <w:t xml:space="preserve">hal-03587768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic mechanisms involved in the colonisation of Madagascar by African vertebrates: rifting, rafting and runways</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mise en place et évolution du système fluviatile de l'Ebre au regard de l'évolution des budgets sédimentaires néogènes des bassins de Valence et Minorque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Huck</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587768v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facies architecture of Miocene subaqueous clinoforms of the New Jersey passive margin: Results from IODP-ICDP Expedition 313</w:t>
               </w:r>
@@ -14926,77 +14926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelf canyons connecxion on the Maranhos margin, north east Brazil, offshore Sao Luis early results from the Sheops cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15021,103 +15021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution evolution of post-rift terrigenous sediment yields in the Provence Basin (Western Mediterranean): relation with climate and tectonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-7973-1</w:t>
@@ -15140,277 +15140,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01520866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEDIMENTARY MARKERS : A TOOL FOR THE QUANTIFICATION OF SUBSIDENCE AND ISOSTATIC MOVMENTS: EXEMPLES FROM THE OCCIDENTAL MEDITERRANEAN SEA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stratigraphy of two conjugate margins (Gulf of Lion andWest Sardinia): modeling of vertical movements and sediment budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Blanpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.83-84</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-14826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01406533v1</w:t>
+                <w:t xml:space="preserve">insu-01309461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy of two conjugate margins (Gulf of Lion andWest Sardinia): modeling of vertical movements and sediment budgets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">SEDIMENTARY MARKERS : A TOOL FOR THE QUANTIFICATION OF SUBSIDENCE AND ISOSTATIC MOVMENTS: EXEMPLES FROM THE OCCIDENTAL MEDITERRANEAN SEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Blanpied</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-14826</w:t>
+              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309461v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01406533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système sédimentaire Zambèze, enregistrement des mouvements verticaux de la marge mozambicaine du Crétacé à l’Actuel</w:t>
               </w:r>
@@ -15448,51 +15448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.262</w:t>
@@ -15515,273 +15515,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ZAMBEZI SEDIMENTARY SYSTEM: A SOURCE TO SINK APPROACH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Ponte</w:t>
+                <w:t xml:space="preserve">Analyse sismo-stratigraphique des séries pléistocènes de la plate-forme du Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.81-82</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01406513v1</w:t>
+                <w:t xml:space="preserve">insu-01388541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sismo-stratigraphique des séries pléistocènes de la plate-forme du Mozambique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">THE ZAMBEZI SEDIMENTARY SYSTEM: A SOURCE TO SINK APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.248</w:t>
+              <w:t xml:space="preserve">Source to Sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences-Rennes, Nov 2016, Rennes, France. pp.81-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388541v1</w:t>
+                <w:t xml:space="preserve">insu-01406513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE SYSTÈME SÉDIMENTAIRE DU ZAMBÈZE, DE LA PLAINE CÔTIÈRE AU CÔNE SOUS-MARIN D’EAU PROFONDE : ENREGISTREMENT DES MOUVEMENTS DE LA MARGE MOZAMBICAINE DU CRÉTACÉ À L’ACTUEL</w:t>
               </w:r>
@@ -15819,51 +15819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Sédimentologistes Français. 15ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.339</w:t>
@@ -15918,77 +15918,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benhabdelhoued Massinissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biat Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPG European regional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
@@ -16017,103 +16017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la subsidence et du réajustement isostatique messinien à partir de paléomarqueurs sédimentaires : exemples en Méditerranée Occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.75</w:t>
@@ -16142,103 +16142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des flux sédimentaires détritiques et de la subsidence du bassin provencal depuis 23 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.75-76</w:t>
@@ -16267,103 +16267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des flux sédimentaires détritiques et de la subsidence post-rift du bassin provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.246</w:t>
@@ -16405,90 +16405,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture sédimentaire des marges passives et niveau marin global. Résultats de la campagne de forage de la plateforme peu profonde du New Jersey. Expédition IODP-ICDP 313</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IODP France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSU-CNRS, Apr 2012, Paris, France</w:t>
@@ -16569,51 +16569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen P. Hesselbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPG conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Long Beach, United States</w:t>
@@ -16642,90 +16642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidence­ of the Gulf of Lions continenta­l margin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Olivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Baztan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16937,90 +16937,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicate vs sedimentary rock weathering in the Amazon Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ribeiro Moizinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference, Chicago</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Chicago, France</w:t>
@@ -17075,51 +17075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benhabdellouahed Massinissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17333,103 +17333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of the Stratigraphic Markers in the Western Mediterranean with focus on the Messinian, Pliocene and Pleistocene of the Gulf of Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCGM-CGMW. 2019, ISBN : 9782917310380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17496,51 +17496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean Sea: A Laboratory to Characterize Micro-Continental Drift and Oceanic Basin Formation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schnürle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17548,51 +17548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Khomsi, S., Roure, F. (eds) Geology of North Africa and the Mediterranean: Sedimentary Basins and Georesources. Part of the Regional Geology Reviews book series. DOI 10.1007/978-3-031-18747-6, eBook ISBN978-3-031-18747-6, Series E-ISSN 2364-6446. Part I, First Thematic: Geodynamic Evolution of the Mediterranean and Peri-Mediterranean Sedimentary Basins and Regional Geology. Chap.1 pp.3-30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -17624,510 +17624,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodispersal as a biogeographic mechanism for Cenozoic exchanges between Madagascar and Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary Study of Marine Archives: Reconstruction of Sea-Level, Sediment Yields, Sediment Sources, Paleoclimate, Paleoceanography and Vertical Movement on Margins: Examples from the Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yurui Zhang</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shray Badhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Steven M. Goodman. </w:t>
+              <w:t xml:space="preserve">Attila Çiner; Stefan Grab; Etienne Jaillard; Domenico Doronzo; André Michard; Marina Rabineau; Helder I. Chaminé (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The New Natural History of Madagascar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Research on Geomorphology, Sedimentology, Marine Geosciences and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.265-270, 2022, Advances in Science, Technology &amp; Innovation, 978-3-030-72546-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72547-1_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240633v1</w:t>
+                <w:t xml:space="preserve">insu-03596108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Kinematic Revolutions: The Underside of the Maps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Leroux</w:t>
+                <w:t xml:space="preserve">Geodispersal as a biogeographic mechanism for Cenozoic exchanges between Madagascar and Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith C. Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steven M. Goodman. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geophysics, Tectonics and Petroleum Geosciences. Proceedings of the 2nd Springer Conference of the Arabian Journal of Geosciences (CAJG-2), Tunisia 2019. 2022. Mustapha Meghraoui, Narasimman Sundararajan, Santanu Banerjee, Klaus-G. Hinzen, Mehdi Eshagh, François Rour, Helder I. Chaminé, Said Maouche, André Michard (Eds) Print ISBN978-3-030-73025-3 Online ISBN978-3-030-73026-0. Part. Tectonics and Geodynamics, pp 529-534</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The New Natural History of Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton University Press, pp.78-82, 2022, 9780691222622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309700v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Study of Marine Archives: Reconstruction of Sea-Level, Sediment Yields, Sediment Sources, Paleoclimate, Paleoceanography and Vertical Movement on Margins: Examples from the Western Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Major Kinematic Revolutions: The Underside of the Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shray Badhani</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schnürle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Research on Geomorphology, Sedimentology, Marine Geosciences and Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.265-270, 2022, Advances in Science, Technology &amp; Innovation, 978-3-030-72546-4. </w:t>
+              <w:t xml:space="preserve">Advances in Geophysics, Tectonics and Petroleum Geosciences. Proceedings of the 2nd Springer Conference of the Arabian Journal of Geosciences (CAJG-2), Tunisia 2019. 2022. Mustapha Meghraoui, Narasimman Sundararajan, Santanu Banerjee, Klaus-G. Hinzen, Mehdi Eshagh, François Rour, Helder I. Chaminé, Said Maouche, André Michard (Eds) Print ISBN978-3-030-73025-3 Online ISBN978-3-030-73026-0. Part. Tectonics and Geodynamics, pp 529-534</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-72547-1_56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73026-0_119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03596108v1</w:t>
+                <w:t xml:space="preserve">hal-04309700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Last Glacial Maximum Balearic Abyssal Plain Megabed revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shray Badhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Caradonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subaqueous Mass Movements and their Consequences: Advances in Process Understanding, Monitoring and Hazard Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 500 (1), pp.341-357, 2020, </w:t>
@@ -18165,103 +18165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geophysical, sedimentological and geotechnical investigation of submarine landslides in the Gulf of Lions (Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shray Badhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Collico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Urgeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subaqueous Mass Movements and their Consequences: Advances in Process Understanding, Monitoring and Hazard Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 500, pp.359 - 376, 2020, </w:t>
@@ -18299,77 +18299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déluge et la Crise messinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Euzen A., Jeandel C., Mosseri R. (édits.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In “L’eau à découvert”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.98-99, 2015</w:t>
@@ -18411,64 +18411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kynematic keys of the Santos-Namibe basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18545,64 +18545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic keys of the Santos-Namibe basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18694,103 +18694,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'endémisme de Madagascar : démonstration d'une méthode holistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Masters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18812,90 +18812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GOLD project - Drilling in the Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18958,64 +18958,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outer Shelf 3d Geomorphological Features in the Plio-Pleistocene of the Brazilian Equatorial Margin: Depositional System Driven by 405 Kyr Cyclicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Hugo Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marin Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19061,233 +19061,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive and updated compilation of the seismic stratigraphy markers in the Western Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A comprehensive compilation of the seismic stratigraphy markers along the Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454460v1</w:t>
+                <w:t xml:space="preserve">hal-03454452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive compilation of the seismic stratigraphy markers along the Adriatic Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A comprehensive and updated compilation of the seismic stratigraphy markers in the Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marga Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454452v1</w:t>
+                <w:t xml:space="preserve">hal-03454460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19305,51 +19305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UN MODELE GEOMETRIQUE ET STRATIGRAPHIQUE DES SEQUENCES DE DEPÔTS QUATERNAIRES SUR LA MARGE DU GOLFE DU LION : ENREGISTREMENT DES CYCLES CLIMATIQUES DE 100 000 ANS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université Rennes 1, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19408,51 +19408,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sédiment, conteur de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stratigraphie. Université de Brest, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19639,51 +19639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546843v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587169v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R. Moizinho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aslanian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2026.123308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05515271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2026.105426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago P. Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04938865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Hir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2024.104024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05263728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230155" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04083536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillaume Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lopes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fierens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04258818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104635" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04310182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cavazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03700016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fierens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Droz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03871748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gen&#234;t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lopes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03870589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;nin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P A Mazza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blac090" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03463571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104595" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103818" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02973284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Droz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106334" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03047067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103355" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J&#233;gou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dennielou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107368" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938646v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurui Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1263-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amendola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pinheiro Dadalto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiane Tardin Po&#231;o" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5016/geociencias.v39i03.14366" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Masters" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106894" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Gal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dal Cin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106064" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12448" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02185361v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.102988" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02185409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yama Dixit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.12.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202252v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jegou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.04.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02327246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Revillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mocochain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00164" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01955987v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kettner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.11.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hoggmascall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.06.030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loureiro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinheiro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.01.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Lebeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pinheiro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.09.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12327" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869118v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pouderoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ando" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Hesselbo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Hodgson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01545.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraucke Klingelhoefer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01592589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Houghton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1618245114" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12178" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.04.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payo-Payo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Jacinto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lastras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.02.015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458854v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freslon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3987" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Belhai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbeaumont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2296-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200706v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baltzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahabi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.27" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.08.021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBJH3GND-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.043" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KW4HC6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12215" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdellouahed Massinissa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413034v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.291" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.331" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12139" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01117137v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Montadert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.01.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01197393v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cloetingh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuroda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Droxler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klingelhoefer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu387" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schnurle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.309" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242890v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alves" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011561" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948717v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12091" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933569v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Maad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.003" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZS32VSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.059" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Vrana" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Erdemli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb21304h" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.C. Maia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Guerra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.04.037" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024526v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Marangoni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. dos Reis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cg Silva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato M. da Costa Maia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5327/Z2317-48892013000200007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906582v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Miller" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Mountain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V. Browning" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam E. Katz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald H. Monteverde" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES00884.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770012v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070786.1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616947v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00521.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00733513v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3491-2012" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00712871v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Patriat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.02.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T325Q8D5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597148v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marga Garcia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.03.017" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616952v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003523" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00464844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Olivet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Labails" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564006v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biltekin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Winter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.03.013" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K205HVXD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baztan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.021" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446577v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matias" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.12.016" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-593LHXJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460080v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Olivet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RZKVMF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154974v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.050" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2JTMJLG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00305234v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. dos Reis A." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellaiche" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-006-0044-0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128413v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.09.033" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134968v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.010" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134959v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.012" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188394v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouanneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.020" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112097v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.011" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085055v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.010" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118358v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Flores" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Seirro" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379245v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309833v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goslin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604321v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-227" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309852v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588108v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588038v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588072v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589512v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta - Maria Popescu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588085v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587768v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Genin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767734v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hesselbo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520866v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406533v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309461v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanpied" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388590v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406513v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388541v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252264v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499317v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdelhoued Massinissa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biat Y." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080496v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080501v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913399v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133126v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133070v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Hodgson" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ando" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464376v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baztan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334756v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Moigne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goslin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigg&#243; &#222;&#243;r Marteinsson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Leth J&#248;rgensen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05411016v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ribeiro Moizinho" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499353v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Viana" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoeffer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03872220v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila &#199;iner" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grab" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Doronzo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956578v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14682/2019GULFLIONATL" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309755v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18747-6_1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240633v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith C. Masters" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazza" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309700v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73026-0_119" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099479v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Caradonna" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP500-2019-188" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099506v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Collico" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Urgeles" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp500-2019-175" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261506v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933979v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Matias" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP369.3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772361v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240662v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00590331v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454460v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454452v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00136517v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-03908160v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05515271v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aslanian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2026.105426" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Carmen Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barhoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R. Moizinho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2026.123308" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago P. Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04938865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Hir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2024.104024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05263728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Ikenna Chima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230155" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04083536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillaume Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lopes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fierens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04258818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104635" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04310182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03700016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12609" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fierens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Droz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105532" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03769939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106890" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cavazza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104114" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03871748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gen&#234;t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lopes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03870589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;nin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P A Mazza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blac090" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03463571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104595" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103818" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12448" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurui Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1263-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03047067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J&#233;gou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dennielou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107368" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02973284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Droz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106334" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Amendola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pinheiro Dadalto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiane Tardin Po&#231;o" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5016/geociencias.v39i03.14366" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106894" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Masters" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Gal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dal Cin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106064" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202252v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jegou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Machado Cruz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.04.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02185361v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.102988" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02185409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yama Dixit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.12.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02327246v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Revillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molliex" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mocochain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00164" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329251v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hoggmascall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.06.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01955987v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Kettner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.11.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12327" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pinheiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.09.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loureiro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinheiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.01.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Lebeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869118v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pouderoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ando" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Hesselbo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Hodgson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01545.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01919660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payo-Payo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Jacinto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lastras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.02.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraucke Klingelhoefer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.024" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01592589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Houghton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1618245114" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01250039v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12178" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522907v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2017.04.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baltzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.27" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Belhai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbeaumont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2296-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458854v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freslon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3987" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.08.021" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBJH3GND-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Authemayou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.03.043" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KW4HC6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12215" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdellouahed Massinissa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242890v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alves" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011561" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136100v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12139" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01117137v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Montadert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.01.009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413034v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.291" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124436v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.02.016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.331" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112554v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.12.013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01197393v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cloetingh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kuroda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aslanian" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Droxler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.03.018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122478v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klingelhoefer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu387" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365892v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schnurle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.309" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498645v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Vrana" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Erdemli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb21304h" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948717v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12091" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933569v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Maad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZS32VSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942782v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.059" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M.C. Maia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Guerra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.04.037" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01024526v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Marangoni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. dos Reis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cg Silva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato M. da Costa Maia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5327/Z2317-48892013000200007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00906582v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Miller" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Mountain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V. Browning" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam E. Katz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald H. Monteverde" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES00884.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770012v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070786.1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616947v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00521.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00733513v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3491-2012" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00712871v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Patriat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.02.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T325Q8D5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616952v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003523" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597148v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marga Garcia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.03.017" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00464844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Olivet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Labails" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564006v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biltekin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Winter" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.03.013" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K205HVXD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460080v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Olivet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RZKVMF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429488v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baztan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.06.021" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446577v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matias" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.12.016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-593LHXJZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154974v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.050" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2JTMJLG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134968v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.010" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00305234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. dos Reis A." TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellaiche" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-006-0044-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128413v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.09.033" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134959v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.012" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188394v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouanneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palanques" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.020" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112103v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Acherki" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.005" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPDZDR8Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179455v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112097v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.011" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085055v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2005.03.010" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118358v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Flores" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Seirro" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05379245v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ortiz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604321v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tortarolo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Boulila" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-227" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309833v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goslin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808861v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedika Anthony Igbokwe" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309852v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588038v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588072v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588108v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Olivier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589512v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta - Maria Popescu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587768v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Genin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588085v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767734v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hesselbo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499194v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520866v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309461v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanpied" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406533v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388590v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388541v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406513v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252264v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499317v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdelhoued Massinissa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biat Y." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080496v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080501v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913399v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133126v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01133070v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Hodgson" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ando" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464376v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baztan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334756v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Moigne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Goslin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigg&#243; &#222;&#243;r Marteinsson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Leth J&#248;rgensen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05411016v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ribeiro Moizinho" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499353v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Viana" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoeffer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03872220v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila &#199;iner" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grab" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Doronzo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956578v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14682/2019GULFLIONATL" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309755v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18747-6_1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240633v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith C. Masters" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazza" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309700v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73026-0_119" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099479v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Caradonna" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP500-2019-188" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099506v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Collico" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Urgeles" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp500-2019-175" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261506v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933979v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Matias" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP369.3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00772361v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240662v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00590331v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952384v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hugo Tortarolo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marin Bodiguel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454452v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454460v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00136517v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-03908160v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>