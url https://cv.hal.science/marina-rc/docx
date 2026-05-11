--- v0 (2026-03-22)
+++ v1 (2026-05-11)
@@ -904,377 +904,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration‐Induced Volcano Instability at La Soufrière de Guadeloupe (Eastern Caribbean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jessop</w:t>
+                <w:t xml:space="preserve">Tobias S Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Moune</w:t>
+                <w:t xml:space="preserve">Marina Rosas‐carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto · Moretti</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">H. Albert Albert Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2021JB022514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB022514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974046v3</w:t>
+                <w:t xml:space="preserve">hal-03419633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration‐Induced Volcano Instability at La Soufrière de Guadeloupe (Eastern Caribbean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael J Heap</w:t>
+                <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias S Baumann</w:t>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rosas‐carbajal</w:t>
+                <w:t xml:space="preserve">Roberto · Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Albert Albert Gilg</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2021JB022514. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB022514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419633v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974046v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo B. Monachesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas‐carbajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68, pp.1633 - 1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1436,554 +1436,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
+                <w:t xml:space="preserve">Abrupt changes of hydrothermal activity in a lava dome detected by combined seismic and muon monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E. Jessop</w:t>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moretti</w:t>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moune</w:t>
+                <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Burtin</w:t>
+                <w:t xml:space="preserve">J.-C Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.3079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39606-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395880v1</w:t>
+                <w:t xml:space="preserve">hal-01945011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of partial dome collapse of La Soufrière of Guadeloupe volcano: implications for hazard assessment and monitoring</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Relationships between Fumarolic Activity, Hydrothermal Fluid Circulation and Geophysical Signals at an Arc Volcano in Degassing Unrest: La Soufrière of Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Friant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+                <w:t xml:space="preserve">Patrick Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49507-0⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9110480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02380317v1</w:t>
+                <w:t xml:space="preserve">hal-02392160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Relationships between Fumarolic Activity, Hydrothermal Fluid Circulation and Geophysical Signals at an Arc Volcano in Degassing Unrest: La Soufrière of Guadeloupe (French West Indies)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Allard</w:t>
+                <w:t xml:space="preserve">D.E. Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+                <w:t xml:space="preserve">R. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">S. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392160v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt changes of hydrothermal activity in a lava dome detected by combined seismic and muon monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+                <w:t xml:space="preserve">Modeling of partial dome collapse of La Soufrière of Guadeloupe volcano: implications for hazard assessment and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C Ianigro</w:t>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.3079. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39606-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49507-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945011v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02380317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle‐atmosphere dynamics observed with a portable muon detector</w:t>
               </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (13), pp.6743-6751. </w:t>
@@ -2380,77 +2380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcano electrical tomography unveils edifice collapse hazard linked to hydrothermal system structure and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.29899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3557,77 +3557,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI 2017 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Portland, United States</w:t>
@@ -3695,64 +3695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.V24A-06</w:t>
@@ -3807,64 +3807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3934,90 +3934,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4232,51 +4232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Zyserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.NS43B-0832, 2019</w:t>
@@ -4424,277 +4424,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt Changes of Hydrothermal Activity in a lava Dome Detected by Combined Seismic and Muon Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Applied muography : from volcanology to archaelogy with a mobile muon detector (DIAPHANE / ARCHé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0701, 2018</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0705, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01927663v1</w:t>
+                <w:t xml:space="preserve">insu-01927696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied muography : from volcanology to archaelogy with a mobile muon detector (DIAPHANE / ARCHé)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
+                <w:t xml:space="preserve">Abrupt Changes of Hydrothermal Activity in a lava Dome Detected by Combined Seismic and Muon Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0705, 2018</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0701, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01927696v1</w:t>
+                <w:t xml:space="preserve">insu-01927663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term, coupled muon measurements to track density changes at La Soufrière de Guadeloupe volcano</w:t>
               </w:r>
@@ -4732,51 +4732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Zyzerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0706, 2018</w:t>
@@ -4982,51 +4982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Zyserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-18548, 2018</w:t>
@@ -5219,51 +5219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5331,290 +5331,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Dynamics of Hydrothermal Activity in La Soufrière of Guadeloupe Volcano with Joint Muography, Gravimetry, Electrical Resistivity Tomography, Seismic and Temperature Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
+                <w:t xml:space="preserve">Water resource management: the multi-technique approach of LSBB and its muon detection projects (chapter 7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignácio Lázaro Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles Geophysical Monograph Series - ISBN-13:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, 2022, 9781119723028 ; 1119723027</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03575607v1</w:t>
+                <w:t xml:space="preserve">hal-03453118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water resource management: the multi-technique approach of LSBB and its muon detection projects (chapter 7)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rosas-Carbajal</w:t>
+                <w:t xml:space="preserve">Observation of the Dynamics of Hydrothermal Activity in La Soufrière of Guadeloupe Volcano with Joint Muography, Gravimetry, Electrical Resistivity Tomography, Seismic and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">László Oláh, Hiroyuki K. M,. Tanaka Dezső Varga. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles Geophysical Monograph Series - ISBN-13:</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 5, 55-73, 2022, Geophysical Monograph Series, 9781119723028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119722748.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453118v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03575607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5632,90 +5632,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. N&#237; Nuall&#225;in" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Harnett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrysiewicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Heap" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T Thiele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a de Lima Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay V Kamath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-16-1249-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04797563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Tramontini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Iv&#225;n Zyserman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harnett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofig Nazarbayov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Heng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01669-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Schaefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlan Darmawan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Deegan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Troll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Gilg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01588-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias S Baumann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas&#8208;carbajal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Komorowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Albert Gilg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022514" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Macchioli&#8208;grande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyserman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Monachesi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49507-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Ianigro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39606-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02275907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramontini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000655" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsanevas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/12/P12018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01561114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deroussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074285" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29899" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. German Rubino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu482" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bajou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tramontini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6565" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Elias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5910" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karyotakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Elles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087418v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734852v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02894438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Montorio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyzerman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927669v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718421v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01095881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. N&#237; Nuall&#225;in" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Harnett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrysiewicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Heap" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Walter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T Thiele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a de Lima Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay V Kamath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-16-1249-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04797563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Tramontini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Iv&#225;n Zyserman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harnett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofig Nazarbayov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Heng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01669-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Schaefer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlan Darmawan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Deegan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Troll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Gilg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01588-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias S Baumann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas&#8208;carbajal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Komorowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Albert Gilg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022514" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Macchioli&#8208;grande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyserman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Monachesi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Ianigro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39606-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49507-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02275907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramontini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000655" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsanevas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/12/P12018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01561114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deroussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074285" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29899" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. German Rubino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu482" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bajou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tramontini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6565" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Elias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5910" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karyotakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Elles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087418v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734852v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02894438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Montorio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyzerman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927669v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718421v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01095881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>