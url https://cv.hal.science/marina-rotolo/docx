--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -835,234 +835,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat précaire, sujet de projet, sujet de premières recherches : quels enjeux dans l’enseignement de l’architecture ?</w:t>
+                <w:t xml:space="preserve">« La création d’un mythe urbain : Matera ville invincible »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les architectes au défi de la précarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Bretagne, Dec 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">« Entre communication et participation : usages du transmedia storytelling en aménagement et urbanisme »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Feb 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453331v1</w:t>
+                <w:t xml:space="preserve">hal-04453238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La création d’un mythe urbain : Matera ville invincible »</w:t>
+                <w:t xml:space="preserve">« L’exportation du modèle Matera 2019 pour un tourisme durable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Entre communication et participation : usages du transmedia storytelling en aménagement et urbanisme »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Feb 2023, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">« Tourism and transitions » - 12th edition of the AsTRES multidisciplinary conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AsTRES – Association Tourisme Recherche et Enseignement Supérieur, Nov 2023, Tahiti, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453238v1</w:t>
+                <w:t xml:space="preserve">hal-04453231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’exportation du modèle Matera 2019 pour un tourisme durable »</w:t>
+                <w:t xml:space="preserve">L’habitat précaire, sujet de projet, sujet de premières recherches : quels enjeux dans l’enseignement de l’architecture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Tourism and transitions » - 12th edition of the AsTRES multidisciplinary conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AsTRES – Association Tourisme Recherche et Enseignement Supérieur, Nov 2023, Tahiti, Papeete, France</w:t>
+              <w:t xml:space="preserve">Les architectes au défi de la précarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Bretagne, Dec 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453231v1</w:t>
+                <w:t xml:space="preserve">hal-04453331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Villes moyennes et labellisation : quels effets ? »</w:t>
               </w:r>
@@ -1180,235 +1180,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert et réception de modèles architecturaux dans une Capitale européenne de la Culture : le cas de Matera 2019</w:t>
+                <w:t xml:space="preserve">Quand la community rencontre la « comunità » :
+Le cas de Matera, Capitale européenne de la culture 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes, évènements, Méga-évènements et tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de Recherche sur les Méga-événements (ORME); Université de Paris-Est, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Beyond Creative Cities : People, Place, Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche SCANEA et DEMEXTRA; Nantes Métropole, Apr 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453279v1</w:t>
+                <w:t xml:space="preserve">hal-04453288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une nouvelle représentation urbaine.</w:t>
+                <w:t xml:space="preserve">Transfert et réception de modèles architecturaux dans une Capitale européenne de la Culture : le cas de Matera 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise en scène des territoires et stratégie de marque.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Programme de recherche Materciné, Oct 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Villes, évènements, Méga-évènements et tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de Recherche sur les Méga-événements (ORME); Université de Paris-Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453271v1</w:t>
+                <w:t xml:space="preserve">hal-04453279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la community rencontre la « comunità » :
-Le cas de Matera, Capitale européenne de la culture 2019</w:t>
+                <w:t xml:space="preserve">Construction d’une nouvelle représentation urbaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Creative Cities : People, Place, Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme de recherche SCANEA et DEMEXTRA; Nantes Métropole, Apr 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Mise en scène des territoires et stratégie de marque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Programme de recherche Materciné, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453288v1</w:t>
+                <w:t xml:space="preserve">hal-04453271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les labels, vecteurs d’internationalisation des villes ?</w:t>
               </w:r>
@@ -2924,51 +2924,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="466645C0"/>
+    <w:nsid w:val="7F052590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3072,51 +3072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="230C6824"/>
+    <w:nsid w:val="621E5D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3306,51 +3306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-rotolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1335-3545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrausser.cnrs.fr/la-fabrique-urbaine-en-contexte-labellise-le-cas-de-matera-de-la-honte-nationale-capitale-europeenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rotolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100726660" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03196825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-rotolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1335-3545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrausser.cnrs.fr/la-fabrique-urbaine-en-contexte-labellise-le-cas-de-matera-de-la-honte-nationale-capitale-europeenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rotolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100726660" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03196825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>