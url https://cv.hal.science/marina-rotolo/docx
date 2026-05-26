--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -835,234 +835,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La création d’un mythe urbain : Matera ville invincible »</w:t>
+                <w:t xml:space="preserve">L’habitat précaire, sujet de projet, sujet de premières recherches : quels enjeux dans l’enseignement de l’architecture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Entre communication et participation : usages du transmedia storytelling en aménagement et urbanisme »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Feb 2023, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Les architectes au défi de la précarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Bretagne, Dec 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453238v1</w:t>
+                <w:t xml:space="preserve">hal-04453331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’exportation du modèle Matera 2019 pour un tourisme durable »</w:t>
+                <w:t xml:space="preserve">« La création d’un mythe urbain : Matera ville invincible »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Tourism and transitions » - 12th edition of the AsTRES multidisciplinary conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AsTRES – Association Tourisme Recherche et Enseignement Supérieur, Nov 2023, Tahiti, Papeete, France</w:t>
+              <w:t xml:space="preserve">« Entre communication et participation : usages du transmedia storytelling en aménagement et urbanisme »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Feb 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453231v1</w:t>
+                <w:t xml:space="preserve">hal-04453238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat précaire, sujet de projet, sujet de premières recherches : quels enjeux dans l’enseignement de l’architecture ?</w:t>
+                <w:t xml:space="preserve">« L’exportation du modèle Matera 2019 pour un tourisme durable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les architectes au défi de la précarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Bretagne, Dec 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">« Tourism and transitions » - 12th edition of the AsTRES multidisciplinary conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AsTRES – Association Tourisme Recherche et Enseignement Supérieur, Nov 2023, Tahiti, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453331v1</w:t>
+                <w:t xml:space="preserve">hal-04453231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Villes moyennes et labellisation : quels effets ? »</w:t>
               </w:r>
@@ -1180,235 +1180,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la community rencontre la « comunità » :
-Le cas de Matera, Capitale européenne de la culture 2019</w:t>
+                <w:t xml:space="preserve">Transfert et réception de modèles architecturaux dans une Capitale européenne de la Culture : le cas de Matera 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Creative Cities : People, Place, Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme de recherche SCANEA et DEMEXTRA; Nantes Métropole, Apr 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Villes, évènements, Méga-évènements et tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de Recherche sur les Méga-événements (ORME); Université de Paris-Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453288v1</w:t>
+                <w:t xml:space="preserve">hal-04453279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert et réception de modèles architecturaux dans une Capitale européenne de la Culture : le cas de Matera 2019</w:t>
+                <w:t xml:space="preserve">Construction d’une nouvelle représentation urbaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes, évènements, Méga-évènements et tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de Recherche sur les Méga-événements (ORME); Université de Paris-Est, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Mise en scène des territoires et stratégie de marque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Programme de recherche Materciné, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453279v1</w:t>
+                <w:t xml:space="preserve">hal-04453271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une nouvelle représentation urbaine.</w:t>
+                <w:t xml:space="preserve">Quand la community rencontre la « comunità » :
+Le cas de Matera, Capitale européenne de la culture 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise en scène des territoires et stratégie de marque.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Programme de recherche Materciné, Oct 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Beyond Creative Cities : People, Place, Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche SCANEA et DEMEXTRA; Nantes Métropole, Apr 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453271v1</w:t>
+                <w:t xml:space="preserve">hal-04453288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les labels, vecteurs d’internationalisation des villes ?</w:t>
               </w:r>
@@ -2211,164 +2211,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labellisation et fabrique urbaine. Matera, Capitale européenne de la culture</w:t>
+                <w:t xml:space="preserve">Labellisation et fabrique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENS Editions, 2024, Sociétés, Espaces, Temps, 979-10-362-0708-2</w:t>
+              <w:t xml:space="preserve">ENS Editions. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141272v1</w:t>
+                <w:t xml:space="preserve">hal-05290756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labellisation et fabrique urbaine</w:t>
+                <w:t xml:space="preserve">Labellisation et fabrique urbaine. Matera, Capitale européenne de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENS Editions. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">ENS Editions, 2024, Sociétés, Espaces, Temps, 979-10-362-0708-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENS Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05290756v1</w:t>
+                <w:t xml:space="preserve">hal-04141272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2924,51 +2924,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F052590"/>
+    <w:nsid w:val="580E46B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3072,51 +3072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="621E5D48"/>
+    <w:nsid w:val="30EFEBE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3306,51 +3306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-rotolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1335-3545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrausser.cnrs.fr/la-fabrique-urbaine-en-contexte-labellise-le-cas-de-matera-de-la-honte-nationale-capitale-europeenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rotolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100726660" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03196825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-rotolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1335-3545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrausser.cnrs.fr/la-fabrique-urbaine-en-contexte-labellise-le-cas-de-matera-de-la-honte-nationale-capitale-europeenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rotolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/FR/livre/?GCOI=29021100726660" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03196825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>