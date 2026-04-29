--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -608,51 +608,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -789,200 +789,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aproximación al estudio de las redes teatrales en Bizkaia (1939-1975): notas sobre espacios, modos de difusión, grupos y autores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diablotexto Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.376-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/diablotexto.14.27631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théâtre et résistance des républicains espagnols exilés. Entre ombre et lumière, en France 1939-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.14691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ccec.14691⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04400703v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04400300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La industria audiovisual y el conflicto vasco en España tras la disolución de ETA</w:t>
               </w:r>
@@ -1182,1787 +1182,1718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De purpurina y tierra: reivindicaciones feministas en la obra escénica de Agnès Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Femmes et conflits dans le monde hispanique et hispano-américain (XIXe-XXIe siècles), 8, pp.103-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La escena teatral en Bilbao desde 1960: entre capitalidad bífida y acefalismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberic@l</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20, pp.65-76</w:t>
+              <w:t xml:space="preserve">, 2021, Capitalité et scènes théâtrales. Espagne, XIXe-XXIe siècles, 20, pp.65-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De purpurina y tierra: reivindicaciones feministas en la obra escénica de Agnès Mateus</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre basque contemporain comme vecteur d’identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agedor.5097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De espectáculos por Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.389-403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creación dramática y libertad en la obra de Alfonso Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.175-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceci n'est pas (encore) du théâtre : rapports entre utopie et théâtre chez Denis Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Femmes et conflits dans le monde hispanique et hispano-américain (XIXe-XXIe siècles), 8, pp.103-121</w:t>
+              <w:t xml:space="preserve">, 2015, 2, pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La escena teatral en Bilbao desde 1960: entre capitalidad bífida y acefalismo</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre diderotien : pour une esthétique à fonction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iberic@l</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Capitalité et scènes théâtrales. Espagne, XIXe-XXIe siècles, 20, pp.65-73</w:t>
+              <w:t xml:space="preserve">Anales de Filología Francesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.351-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...236 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04400385v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">250º aniversario del nacimiento de Talma</w:t>
+                <w:t xml:space="preserve">El universo dramático de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADE teatro Asociación de Directores de Escena de España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 148, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2013, 148, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400764v1</w:t>
+                <w:t xml:space="preserve">hal-04400772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El universo dramático de Diderot</w:t>
+                <w:t xml:space="preserve">250º aniversario del nacimiento de Talma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADE teatro Asociación de Directores de Escena de España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 148, pp.16-23</w:t>
+              <w:t xml:space="preserve">, 2013, 148, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400772v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04400394v1</w:t>
+                <w:t xml:space="preserve">hal-04400764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marginalidad en la escena española : límites y objetivos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les minorités dans les mondes hispaniques (du XVe au XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rica Amran, Jun 2023, Paris Colegio de España, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La herida encarnada: dramatización del caleidoscopio cicatricial español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cicatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandra Contamina; Hélène Goujat; Mario Ranaletti, Nov 2023, Angers (Maison de la Recherche Germaine Tillion), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ellos” y “nosotros” en el proyecto de Teatro Nacional Vasco del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE El «otro» y lo «propio» en la idea de nación en Iberoamérica. Siglos XIX a XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris Colegio de Espana, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El ecosistema teatral bizkaino durante el franquismo: compañías, espacios y editoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memorias Periféricas de la Guerra Civil y el Franquismo: literaturas, culturas e ideologías</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luis Bautista Boned; José Martínez Rubio; Luz C. Souto, Mar 2022, Valencia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04400978v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de la nourriture dans l’œuvre de Picasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Septième Conférence Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El mundo nocturno de Doctor Deseo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nuit dans le monde ibérique et ibéro-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Hélène Garcia; Caroline Lyvet; Patricia Rochwert-Zuili; Sarah Voinier, Jun 2022, Arras (Université d'Artois), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transición y desencanto en la ficción teatral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Transition espagnole. Discours, images et représentations sociales de la Transition dans l’Espagne d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zoraida Carandell; Julio Pérez Serrano; Alejandro Roman Antequera, Jun 2022, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilbao a escena: de la industrial villa gris a la oscura ciudad postmoderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-poétiques de la ville en Espagne et en Amérique hispanique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ángel Clemente; Paul-Henri Giraud; Claudia Panameño, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri orri ar / El patio de mi casa de María Goiricelaya : des cicatrices individuelles à la reconstruction collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du territoire aux mémoires fragmentées : récits et créations identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charlotte Blanchard; David Crémaux-Bouche, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’excès gastronomique chez Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Conférence Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teatro y comunidad en Euskadi desde 1979: motivaciones, estrategias y conflictos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construcción y disolución de la comunidad. Prácticas, representaciones, teorías</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dorothee Chouitem; Rodrigo Díaz Maldonado; Leonardo Lomelí Vanegas, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantecler d’Edmond Rostand : symbolique animalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal et Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français de Bilbao, Feb 2020, Bilbao, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De prisiones y silencios : aquellas mujeres olvidadas de la España franquista (en torno a El ala rota y Cuerda de presas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles représentations de l'Espagne franquiste dans le roman graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jaime Céspedes, Mar 2019, Arras (Université d'Artois), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception thymique au théâtre : une reconstruction au détour de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Doctorale du CRIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexia Grolleau; Marina Ruiz Cano, Apr 2018, Nanterre - Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasionaria et son double : mythe, utopie, uchronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et Révolution : Octobre dans les lettres espagnoles (1917-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zoraida Carandell; José Ramón López García, Oct 2017, Colegio de España, Paris., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2972,51 +2903,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El dinamismo de la identidad vasca: polifonía social, reordenación política y recreación artística (2009-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3032,51 +2963,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3086,781 +3017,781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epilogue: Intersectional solidarity and fairness in Ibero-American counteractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Jurado; Marina Ruiz Cano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Crisis, Counteractions and the Media in the Ibero-American World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2023, 9782875748720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La memoria de los abusos político-jurídico-policiales en la obra Sisiforen paperak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Bottin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las artes escénicas como patrimonio del ámbito hispánico. Siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Peter Lang Verlag, pp.169-180, 2023, Estudios hispánicos en el contexto global. Hispanic Studies in the Global Context. Hispanistik im globalen Kontext, 9783631906484. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole violente dans le théâtre basque contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Pineira-Tresmontant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire et ne pas dire la violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.239-254, 2022, 978-2-14-020928-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La búsqueda identitaria en la obra de Samira El Ayachi: entre posibilidades infinitas y alienación social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Pena López; Marina Ruiz Cano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alteridad y escritura identitaria en el imaginario magrebí francófono</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dykinson, pp.79-86, 2022, 978-84-1122-334-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifeste dramatique pour une réhabilitation de la littérature théâtrale en cours d’espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Billoo; Denis Vigneron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missions et transmissions de la littérature hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.171-200, 2021, 978-2-36783-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los espacios teatrales del “Off Bibao”: de la emergencia a la consolidación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mónica Molanes; Isabelle Reck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teatro hispánico en los inicios del siglo XXI. Hibrideces, transgresiones, compromiso y disenso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 233, Visor, pp.495-506, 2019, Biblioteca Filológica Hispana, 978-84-9895-533-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El naufragio de la familia en el teatro de Ignacio Amestoy : retazos de una(s) memoria(s) descosida(s) y mitologizada(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriela Cordone; Carole Egger; Silvia Rosa Torres; Joana Sánchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familias Profanas: nuevas constelaciones familiares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 223, Visor, pp.83-94, 2019, Biblioteca Filológica Hispana, 978-84-9895-523-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En busca del paisaje perdido: memoria, ruinas e identidad en el teatro vasco contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Orsini-Saillet; Cécile Iglesias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le paysage (monde hispanique contemporain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.139-152, 2018, 978-2-36783-131-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terrorisme basque au théâtre. Le cas de Los justos de Javier Hernández-Simón y José A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bonnet; Pierre-Paul Grégorio; Nathalie Le Bouëdec; Alexandra Palau; Marc Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés face à la terreur (de 1960 à nos jours). Discours, mémoire et identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.539-553, 2017, 9-782367-830964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La survie du drame contemporain espagnol : (ré)écritures hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carles Batlle; Enric Gallèn; Mònica Güell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international « Drame contemporain : renaissance ou extinction ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Punctum, pp.517-527, 2016, 978-84-945790-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3870,114 +3801,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spaces, memories and identities in Spanish theatre : the case of theatre in the Basque Country (1979-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Literature. Université de Nanterre, 2021. English. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA100157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04400830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4045,51 +3976,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FF93B85"/>
+    <w:nsid w:val="71D68800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4276,51 +4207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-ruiz-cano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2091-7647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238430618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz Cano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resad.com/Acotaciones.new/index.php/ACT/issue/view/61/122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pena L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feuillastre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Aldama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ibeas-Altamira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi18.286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumora" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.14691" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.14.27631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.5097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nogueira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400683v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04400830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100157" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-ruiz-cano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2091-7647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238430618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz Cano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resad.com/Acotaciones.new/index.php/ACT/issue/view/61/122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pena L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feuillastre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Aldama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ibeas-Altamira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi18.286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.14.27631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.14691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.5097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400647v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nogueira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04400830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>