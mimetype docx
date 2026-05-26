--- v1 (2026-04-29)
+++ v2 (2026-05-26)
@@ -1810,1210 +1810,1210 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El dinamismo de la identidad vasca: polifonía social, reordenación política y recreación artística (2009-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Jurado Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marginalidad en la escena española : límites y objetivos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les minorités dans les mondes hispaniques (du XVe au XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rica Amran, Jun 2023, Paris Colegio de España, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La herida encarnada: dramatización del caleidoscopio cicatricial español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cicatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandra Contamina; Hélène Goujat; Mario Ranaletti, Nov 2023, Angers (Maison de la Recherche Germaine Tillion), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ellos” y “nosotros” en el proyecto de Teatro Nacional Vasco del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE El «otro» y lo «propio» en la idea de nación en Iberoamérica. Siglos XIX a XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris Colegio de Espana, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El ecosistema teatral bizkaino durante el franquismo: compañías, espacios y editoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memorias Periféricas de la Guerra Civil y el Franquismo: literaturas, culturas e ideologías</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luis Bautista Boned; José Martínez Rubio; Luz C. Souto, Mar 2022, Valencia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la nourriture dans l’œuvre de Picasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième Conférence Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transición y desencanto en la ficción teatral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Transition espagnole. Discours, images et représentations sociales de la Transition dans l’Espagne d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zoraida Carandell; Julio Pérez Serrano; Alejandro Roman Antequera, Jun 2022, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El mundo nocturno de Doctor Deseo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nuit dans le monde ibérique et ibéro-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Hélène Garcia; Caroline Lyvet; Patricia Rochwert-Zuili; Sarah Voinier, Jun 2022, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilbao a escena: de la industrial villa gris a la oscura ciudad postmoderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-poétiques de la ville en Espagne et en Amérique hispanique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ángel Clemente; Paul-Henri Giraud; Claudia Panameño, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri orri ar / El patio de mi casa de María Goiricelaya : des cicatrices individuelles à la reconstruction collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du territoire aux mémoires fragmentées : récits et créations identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charlotte Blanchard; David Crémaux-Bouche, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’excès gastronomique chez Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Conférence Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teatro y comunidad en Euskadi desde 1979: motivaciones, estrategias y conflictos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construcción y disolución de la comunidad. Prácticas, representaciones, teorías</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dorothee Chouitem; Rodrigo Díaz Maldonado; Leonardo Lomelí Vanegas, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantecler d’Edmond Rostand : symbolique animalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal et Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français de Bilbao, Feb 2020, Bilbao, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De prisiones y silencios : aquellas mujeres olvidadas de la España franquista (en torno a El ala rota y Cuerda de presas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles représentations de l'Espagne franquiste dans le roman graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jaime Céspedes, Mar 2019, Arras (Université d'Artois), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception thymique au théâtre : une reconstruction au détour de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Doctorale du CRIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexia Grolleau; Marina Ruiz Cano, Apr 2018, Nanterre - Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasionaria et son double : mythe, utopie, uchronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et Révolution : Octobre dans les lettres espagnoles (1917-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zoraida Carandell; José Ramón López García, Oct 2017, Colegio de España, Paris., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401143v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04364207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3180,173 +3180,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La búsqueda identitaria en la obra de Samira El Ayachi: entre posibilidades infinitas y alienación social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Pena López; Marina Ruiz Cano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alteridad y escritura identitaria en el imaginario magrebí francófono</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dykinson, pp.79-86, 2022, 978-84-1122-334-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La parole violente dans le théâtre basque contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz Cano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Pineira-Tresmontant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire et ne pas dire la violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.239-254, 2022, 978-2-14-020928-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400466v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04400474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifeste dramatique pour une réhabilitation de la littérature théâtrale en cours d’espagnol</w:t>
               </w:r>
@@ -3976,51 +3976,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71D68800"/>
+    <w:nsid w:val="EB12F537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4207,51 +4207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-ruiz-cano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2091-7647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238430618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz Cano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resad.com/Acotaciones.new/index.php/ACT/issue/view/61/122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pena L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feuillastre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Aldama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ibeas-Altamira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi18.286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.14.27631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.14691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.5097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400647v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nogueira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04400830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marina-ruiz-cano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2091-7647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238430618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bottin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz Cano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resad.com/Acotaciones.new/index.php/ACT/issue/view/61/122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pena L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02543197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feuillastre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Aldama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ibeas-Altamira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi18.286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.14.27631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.14691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.5097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400647v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401027v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401124v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nogueira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04400830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>